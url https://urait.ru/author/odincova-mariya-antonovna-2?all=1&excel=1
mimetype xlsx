--- v2 (2026-03-30)
+++ v3 (2026-05-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>30.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>30.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,69 +157,66 @@
   <si>
     <t>Курс «Психология стресса» предоставляет целостное понимание природы стресса: от его механизмов и влияния на личность до стратегий поведения и оказания психологической помощи. во всех сферах жизнедеятельности человека (работе, учебе, отношениях, цифровом пространстве) и запросом практики на подготовку специалистов, обладающих современными знаниями и практическими навыками оптимизации неблагоприятных состояний, связанных со стрессами. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлению «Психология», а также для всех, кто интересуется проблематикой стресса, вопросами преодоления стрессовых ситуаций, проблемой личностных ресурсов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21881-7</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.01.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ЭКСТРЕМАЛЬНЫХ СИТУАЦИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Одинцова М. А., Самаль Е. В.</t>
   </si>
   <si>
-    <t>Жизнь замечательна, интересна, полна и быстротечна. И ценность ее понимается нами лишь в минуты осознания ее конечности, но не как естественного процесса, а как вмешательства «третьих сил» в наши с ней отношения. Болезни, катастрофы, природные катаклизмы, чрезвычайные ситуации, профессиональные риски, потеря близких, войны и терроризм — вот далеко не полный список возможных событий в нашей жизни, осложняющих ее и несущих угрозу нашему здоровью и благополучию. Как противостоять, предупредить, преодолеть, восстановиться, вернуть вкус к жизни и веру в будущее? Ответы на многие из этих и других вопросов вы найдете в этом курсе. Издание адресовано студентам высших учебных заведений, обучающимся по гуманитарным направлениям.</t>
+    <t>Жизнь замечательна, интересна, полна и быстротечна. И ценность ее понимается нами лишь в минуты осознания ее конечности, но не как естественного процесса, а как вмешательства «третьих сил» в наши с ней отношения. Болезни, катастрофы, природные катаклизмы, чрезвычайные ситуации, профессиональные риски, потеря близких, войны и терроризм — вот далеко не полный список возможных событий в нашей жизни, осложняющих ее и несущих угрозу нашему здоровью и благополучию. Как противостоять, предупредить, преодолеть, восстановиться, вернуть вкус к жизни и веру в будущее? Ответы на многие из этих и других вопросов вы найдете в этой книге.</t>
   </si>
   <si>
     <t>978-5-534-16773-3</t>
   </si>
   <si>
     <t>68.9+88.4я73</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ЭКСТРЕМАЛЬНЫХ СИТУАЦИЙ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Жизнь замечательна, интересна, полна и быстротечна. И ценность ее понимается нами лишь в минуты осознания ее конечности, но не как естественного процесса, а как вмешательства «третьих сил» в наши с ней отношения. Болезни, катастрофы, природные катаклизмы, чрезвычайные ситуации, профессиональные риски, потеря близких, войны и терроризм — вот далеко не полный список возможных событий в нашей жизни, осложняющих ее и несущих угрозу нашему здоровью и благополучию. Как противостоять, предупредить, преодолеть, восстановиться, вернуть вкус к жизни и веру в будущее? Ответы на многие из этих и других вопросов вы найдете в этом курсе.</t>
   </si>
   <si>
     <t>978-5-534-16774-0</t>
   </si>
   <si>
     <t>68.9+88.4я723</t>
   </si>
   <si>
     <t>21.12.2020</t>
   </si>
   <si>
     <t>СКАЗКОТЕРАПЕВТИЧЕСКИЕ ТЕХНОЛОГИИ В ПСИХОЛОГИЧЕСКОМ ТРЕНИНГЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Одинцова М. А., Вачков И. В.</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>Курс позволит студентам изучить теоретические и методологические аспекты ведения психологических тренингов, в которых используются сказкотерапевтические технологии, познакомиться с готовыми психотехниками, научиться самостоятельно разрабатывать авторские тренинговые программы. Включает множество подробно описанных тренинговых игр и упражнений. Большинство из них являются оригинальными разработками авторов, часть — модификациями известных сказкотерапевтических техник. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлению подготовки «Психология», а также для всех, кто интересуется сказкотерапией и тренинговой работой психолога.</t>
   </si>
   <si>
     <t>978-5-534-13364-6</t>
   </si>
@@ -1016,127 +1013,127 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1589.0</v>
       </c>
       <c r="M7" s="9">
         <v>1749.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.476</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588092</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>309</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1659.0</v>
       </c>
       <c r="M8" s="9">
         <v>1819.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.494</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>