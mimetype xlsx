--- v1 (2026-02-20)
+++ v2 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>20.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>