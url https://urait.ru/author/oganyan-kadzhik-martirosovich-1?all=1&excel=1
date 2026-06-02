--- v2 (2026-04-10)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>10.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07815-2</t>
   </si>
   <si>
     <t>59.5.65.272+65.9(2)я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>25.08.2016</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ И МЕТОДЫ СОЦИОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Оганян К. М.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Основное назначение учебника - помочь в практическом освоении студентами методов работы социолога. Основное внимание в нем уделено описанию и обоснованию основных методов сбора информации, особенностей инструментария, логики и порядка исследовательских операций в построении программы исследования, концептуализации и создания модели измерения. В издании рассматриваются типовые методы, приемы, организационно-технические процедуры и теоретико-методологические основы проведения эмпирического социологического исследования. В конце каждой главы учебника даны вопросы для самостоятельной проверки знаний, а в конце приведены словарь, тесты и структурно-логические схемы.</t>
+    <t>Основное назначение учебника - помочь в практическом освоении студентами методов работы социолога. Основное внимание в нем уделено описанию и обоснованию основных методов сбора информации, особенностей инструментария, логики и порядка исследовательских операций в построении программы исследования, концептуализации и создания модели измерения. В издании рассматриваются типовые методы, приемы, организационно-технические процедуры и теоретико-методологические основы проведения эмпирического социологического исследования. В конце каждой главы учебника даны вопросы для самостоятельной проверки знаний, а в конце приведены словарь,тесты и структурно-логические схемы.</t>
   </si>
   <si>
     <t>978-5-534-16954-6</t>
   </si>
   <si>
     <t>60.5в4я73</t>
   </si>
   <si>
     <t>30.08.2016</t>
   </si>
   <si>
     <t>СОЦИАЛЬНЫЕ ТЕХНОЛОГИИ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник содержит изложение основных теоретико-методологических проблем становления и развития социальных технологий. Выделены инновационные, психо-социологические, организационные и другие социальные технологии. Особое внимание уделяется социальным технологиям в организационной культуре: диагностике, проективному развитию, уровню базовых характеристик и типам организационной культуры.</t>
   </si>
   <si>
     <t>978-5-534-08221-0</t>
   </si>
   <si>
     <t>60.54я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
@@ -229,51 +229,51 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В пособии просто и доступно излагаются основные теоретические и практические положения, важнейшие проблемы истории, теории, методологии и методики преподавания социологии. В конце издания приводится понятийно-терминологическая игра, которая поможет изучить ключевые понятия и основные термины и повысит коммуникационные способности студентов в процессе обучения.</t>
   </si>
   <si>
     <t>978-5-534-21003-3</t>
   </si>
   <si>
     <t>60.5я723</t>
   </si>
   <si>
     <t>19.08.2016</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ И МЕТОДОЛОГИЯ СОЦИАЛЬНЫХ НАУК 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Пособие знакомит учащихся с понятийным аппаратом философии и методологии социальной науки. В издании рассмотрена историческая типология взаимоотношений философии и наук о природе, обществе, культуре; раскрыта специфика научного социогуманитарного познания. Особое внимание уделено методологии социальных наук и проблеме метода в социальных науках, уровням и формам научного познания, основным исследовательским программам социальных наук и т.д.</t>
   </si>
   <si>
-    <t>978-5-534-09664-4</t>
+    <t>978-5-534-22155-8</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ ЧЕЛОВЕКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
     <t>Учебник посвящен актуальной теме проблемы человека в истории философии от периода античности до современности. Проанализирован образ человека в античной философии, представлен антропосоциогенез в контексте проблемы человека в философии, рассматривается личность в современной западной философии и социологии. Каждая тема сопровождается контрольными вопросами, которые помогут студентам проверить качество освоения теоретического материала.</t>
   </si>
   <si>
     <t>978-5-534-09621-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">