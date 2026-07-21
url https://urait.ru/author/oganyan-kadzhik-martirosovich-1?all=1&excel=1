--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>02.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>