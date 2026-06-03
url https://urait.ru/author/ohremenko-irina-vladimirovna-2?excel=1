--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,102 +130,102 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>19.10.2017</t>
   </si>
   <si>
     <t>КОНФЛИКТОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Охременко И. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Пособие содержит краткий лекционный материал по учебной дисциплине, вопросы для обсуждения на семинарских занятиях, темы рефератов и контрольных работ, глоссарий и тесты для самоконтроля. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для самостоятельного изучения отдельных тем и закрепления полученных знаний по учебной дисциплине «Конфликтология».</t>
+    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе учебники и учебные пособия по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах университетов. Все представленные в этой серии учебники прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. Пособие содержит краткий лекционный материал по учебной дисциплине, вопросы для обсуждения на семинарских занятиях, темы рефератов и контрольных работ, глоссарий и тесты для самоконтроля. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для самостоятельного изучения отдельных тем и закрепления полученных знаний по учебной дисциплине «Конфликтология».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05147-6</t>
   </si>
   <si>
     <t>60.54я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.08.2018</t>
   </si>
   <si>
     <t>КОНФЛИКТОЛОГИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Конфликты, переживаемые человеком, являются важнейшим источником его развития, определяют конструктивный или деструктивный жизненный путь. Такую же колоссальную роль они играют и в социальной жизни человека, от отношений двоих до межгосударственных отношений. Тем не менее у большинства людей не сформированы эффективные механизмы работы с конфликтами.</t>
+    <t>Конфликты, переживаемые человеком, являются важнейшим источником его развития, определяют конструктивный или деструктивный жизненный путь. Такую же колоссальную роль они играют и в социальной жизни человека, от отношений двоих до межгосударственных отношений. Тем не менее у большинства людей не сформированы эффективные мехвнизмы работы с конфликтами. Данное пособие содержит краткий лекционный материал по учебной дисциплине «Конфликтология», вопросы для обсуждения на семинарских занятиях, темы рефератов и контрольных работ, глоссарий и тесты для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-05844-4</t>
   </si>
   <si>
     <t>60.54я723</t>
   </si>
   <si>
     <t>06.09.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПЕДАГОГИКА ВЫСШЕЙ ШКОЛЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>И.В. Охременко [и др.].</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>В курсе рассмотрены вопросы психологии и педагогики высшей школы: особенности развития личности студента, типология личности студента, кризисы профессионального становления. Даны методы и средства обучения, формы и подходы контроля и оценки знаний, умений и навыков, а также методы профессионального воспитания студентов. Учебный материал четко систематизирован, отражает современные теоретические и практические разработки, написан в доступной для понимания форме.</t>
+    <t>В учебном пособии рассмотрены вопросы психологии и педагогики высшей школы: особенности развития личности студента, типология личности студента, кризисы профессионального становления. Даны методы и средства обучения, формы и подходы контроля и оценки знаний, умений и навыков, а также методы профессионального воспитания студентов. Учебный материал четко систематизирован, отражает современные теоретические и практические разработки, написан в доступной для понимания форме.</t>
   </si>
   <si>
     <t>978-5-534-18900-1</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>