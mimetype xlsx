--- v1 (2026-02-28)
+++ v2 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>28.02.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В учебнике рассматриваются психологические концепции как производные от психотехнических структур человеческого опыта. Вводится определение психотехники, видов психотехники, прослеживается история развития психотехники, психотехнической культуры. Особое внимание уделяется психотехническому анализу. Показано, как на протяжении десятилетий изменяется европейская психотехническая культура и вместе с ней изменяются и представления о психике.</t>
   </si>
   <si>
     <t>978-5-534-01067-1</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>24.08.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ, ПСИХОТЕРАПИЯ И СОЦИАЛЬНАЯ ПЕДАГОГИКА А. АДЛЕРА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>В курсе представлены основные идеи одного из основоположников современной психологии и психотерапии - Альфреда Адлера, рассмотрены социальные и культурные истоки и причины формирования современной глубинной психологии и психотерапии. Подробно анализируется полемика с З. Фрейдом и показано влияние А. Адлера на развитие современной психотерапии. Описываются созданные им техники психотерапии.</t>
   </si>
   <si>
     <t>978-5-534-09719-1</t>
   </si>
   <si>
     <t>88:53.57я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>