--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>