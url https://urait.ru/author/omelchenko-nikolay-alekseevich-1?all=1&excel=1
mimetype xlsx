--- v3 (2026-05-22)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>23.05.2026</t>
+    <t>15.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>10.04.2024</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Знаменский Д. Ю. ; Отв. ред. Омельченко Н. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Государственная и муниципальная служба. Противодействие коррупции</t>
   </si>
   <si>
-    <t>В курсе подробно рассматриваются методы работы с кадрами, применяемые на государственной службе в России и за рубежом, дается оценка опыту передовых стран западной Европы и США по реформированию государственной службы. Особое внимание уделяется методам управления карьерой государствен ного гражданского служащего, порядку прохождения государственной граждан ской службы и кадрового аудита в государственных органах и организациях. В пятом издании учтены последние изменения в федеральном законода тельстве (в том числе поправки, внесенные в Конституцию Российской Федера ции в 2020 году по итогам всенародного голосования), актуализированы ключевые проблемы развития государственной гражданской и муниципальной службы в современной России, а также существенно обновлен методический блок. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению подготовки магистратуры «Государственное и муниципальное управление», слушателей соответствующих программ дополнительного профессионального образования и повышения квалификации, также представляет интерес для государственных гражданских служа щих категории «руководители».</t>
+    <t>В курсе подробно рассматриваются методы работы с кадрами, применяемые на государственной службе в России и за рубежом, дается оценка опыту передовых стран западной Европы и США по реформированию государственной службы. Особое внимание уделяется методам управления карьерой государствен ного гражданского служащего, порядку прохождения государственной граждан ской службы и кадрового аудита в государственных органах и организациях. Для студентов, обучающихся по направлению подготовки магистратуры «Государственное и муниципальное управление», слушателей соответствующих программ дополнительного профессионального образования и повышения квалификации, также представляет интерес для государственных гражданских служа щих категории «руководители».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19080-9</t>
   </si>
   <si>
     <t>65.05я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.10.2023</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Баталова Ю. В. ; Под общ. ред. Омельченко Н. А.</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>В курсе систематически изложены основополагающие теоретические положения и научные подходы к осмыслению сущности и общественно-исторической природы государственного и муниципального управления. Раскрывается содержание основных этапов становления государственного и муниципального управления в мире и России. Освещены новейшие тенденции экономического районирования и кластеризации российских регионов. Особое внимание в издании уделено анализу содержания научных концепций и идей о совершенствовании государственного и муниципального управления на предмет их адекватности актуальным потребностям управленческой практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для слушателей академического бакалавриата, студентов и аспирантов, овладевающих специальностью «Государственное и муниципальное управление». Он будет также полезен для специалистов государственного и муниципального управления, государственных и муниципальных служащих, ученых и преподавателей вузов.</t>
+    <t>В курсе систематически изложены основополагающие теоретические положения и научные подходы к осмыслению сущности и общественно-исторической природы государственного и муниципального управления. Раскрывается содержание основных этапов становления государственного и муниципального управления в мире и России. Освещены новейшие тенденции экономического районирования и кластеризации российских регионов. Особое внимание в издании уделено анализу содержания научных концепций и идей о совершенствовании государственного и муниципального управления на предмет их адекватности актуальным потребностям управленческой практики. Курс предназначен для слушателей академического бакалавриата, студентов и аспирантов, овладевающих специальностью «Государственное и муниципальное управление». Он будет также полезен для специалистов государственного и муниципального управления, государственных и муниципальных служащих, ученых и преподавателей вузов.</t>
   </si>
   <si>
     <t>978-5-534-18024-4</t>
   </si>
   <si>
     <t>66.2я73</t>
   </si>
   <si>
     <t>02.04.2013</t>
   </si>
   <si>
     <t>ИСТОРИЯ ГОСУДАРСТВЕННОГО УПРАВЛЕНИЯ ДО XIX ВЕКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Омельченко Н. А.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>В учебнике представлены основные теоретические подходы к происхождению государства, типы, формы, элементы и функции государства; этапы и национальные особенности эволюции управленческой мысли; основные тенденции развития государственного и муниципального управления и многие другие вопросы. Анализ политико-административного управления в России дается в издании с учетом новейших методологических подходов и современных научных разработок. Учебник снабжен комплексом учебно-методических материалов для самостоятельной работы, что позволяет студентам лучше усвоить материал.</t>
   </si>
   <si>
     <t>978-5-534-18605-5</t>
   </si>