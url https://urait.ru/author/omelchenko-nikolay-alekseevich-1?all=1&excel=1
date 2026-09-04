--- v4 (2026-07-14)
+++ v5 (2026-09-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>15.07.2026</t>
+    <t>04.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>