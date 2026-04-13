--- v1 (2026-02-26)
+++ v2 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>26.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -259,51 +259,51 @@
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ БИОЛОГИИ. ДЛЯ ПОДГОТОВКИ КАДРОВ ВЫСШЕЙ КВАЛИФИКАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Арбузова Е. Н., Лошенко В. И., Опарин Р. В., Сахаров А. В.</t>
   </si>
   <si>
     <t>Данный курс имеет целью предоставить читателю современную и информацию о понятийном аппарате методики обучения биологии как науки и вузовской дисциплины в практике подготовки учителя биологии. Курс имеет оригинальную структуру и состоит из пяти разделов, раскрывающих содержание Федерального образовательного стандарта высшего профессионального образования через терминологический аппарат учебной, научно-исследовательской деятельности, информатизации высшего профессионального образования, методики обучения биологии, практики общего образования.</t>
   </si>
   <si>
     <t>978-5-534-10897-2</t>
   </si>
   <si>
     <t>28.0я73</t>
   </si>
   <si>
     <t>12.03.2021</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ЛАБОРАТОРНО-ПРОИЗВОДСТВЕННОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Опарин Р. В., Гузенок И. В.</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Рассмотрены классические и современные методы работы в химических лабораториях, дано описание наиболее часто применяемых приборов и оборудования. Представлены описания лабораторных работ, и контрольные вопросы, необходимые для закрепления теоретических знаний. В целях расширения научного кругозора и эрудиции студентов в курс включены практические рекомендации по организации и постановке химического эксперимента, а также исторические и справочные материалы, связанные с развитием и становлением лабораторной техники, именами выдающихся ученых-химиков и их вкладом в развитие техники химического эксперимента. Издание адресовано студентам, обучающихся в системе среднего профессионального образования — будущим лаборантам-аналитикам и лаборантам-экологам, учащимся старших классов общеобразовательных учреждений, а также всем интересующимся техникой химического эксперимента и его историей и современным развитием.</t>
   </si>
   <si>
     <t>978-5-534-13761-3</t>
   </si>
   <si>
     <t>24(я723)</t>
   </si>
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКИЙ СИНТЕЗ. Учебник для СПО</t>
   </si>
   <si>
     <t>Опарин Р. В., Михалина Т. В.</t>
   </si>
   <si>
     <t>Курс составлен на основе опыта проведения практикума по органическому синтезу в Новосибирском химико-технологическом колледже имени Д. И. Менделеева. Приводятся основные методы выделения, очистки и идентификации органических веществ. Курс позволит студентам получить практические навыки при сборке установок для проведения органического синтеза, а также привить культуру работы с химическими веществами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов химических специальностей среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-13698-2</t>
   </si>