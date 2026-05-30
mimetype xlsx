--- v2 (2026-04-13)
+++ v3 (2026-05-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>13.04.2026</t>
+    <t>30.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>14.04.2020</t>
   </si>
   <si>
     <t>АНАТОМИЯ И ФИЗИОЛОГИЯ ПОЗВОНОЧНЫХ ЖИВОТНЫХ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Машинская Н. Д., Конева Л. А., Опарин Р. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>Курс по зоологии позвоночных животных составлен коллективом преподавателей кафедры биологии и экологии Новосибирского государственного педагогического университета. В нем освещаются все предусмотренные учебной программой курса зоологии позвоночных животных темы, за исключением определения животных, экскурсий в природу и в музеи. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен в качестве курса для студентов образовательных учреждений среднего профессионального образования; может быть использовано учителями биологии при разработке уроков по основному курсу, а также при руководстве проектной деятельностью школьников.</t>
+    <t>Курс по зоологии позвоночных животных составлен коллективом преподавателей кафедры биологии и экологии Новосибирского государственного педагогического университета. В нем освещаются все предусмотренные учебной программой курса зоологии позвоночных животных темы, за исключением определения животных, экскурсий в природу и в музеи.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20259-5</t>
   </si>
   <si>
     <t>28.6я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.02.2020</t>
   </si>
   <si>
     <t>БОТАНИКА: МЕТОДИКА ПРОВЕДЕНИЯ ПОЛЕВОЙ ПРАКТИКИ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Опарин Р. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
@@ -223,51 +223,51 @@
   <si>
     <t>Курс по зоологии позвоночных животных составлен коллективом преподавателей кафедры биологии и экологии Новосибирского государственного педагогического университета. Содержание курса и объем включенного в него материала соответствуют образовательному стандарту и учебной программе курса зоологии позвоночных животных для подготовки специалистов высшей квалификации. В нем освещаются все предусмотренные программой темы, за исключением определения животных, экскурсий в природу и в музеи.</t>
   </si>
   <si>
     <t>978-5-534-20257-1</t>
   </si>
   <si>
     <t>28.6я73</t>
   </si>
   <si>
     <t>25.03.2020</t>
   </si>
   <si>
     <t>ИННОВАЦИОННЫЕ ТЕХНОЛОГИИ В ПРЕПОДАВАНИИ БИОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Арбузова Е. Н., Опарин Р. В.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
-    <t>Курс отражает небольшой период отечественной методики обучения биологии — первую четверть XXI века. В разделах курса раскрываются вопросы, новые для методики обучения биологии или переработанные в контексте социокультурного реформирования образования, внедрения ФГОС и перехода на новый уровень качества образования. Авторы намеренно стремились отразить свои последние исследования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данный курс может быть использованы для самоообразования и при подготовке действующих учителей биологии к аттестации.</t>
+    <t>Авторы предлагают краткое пособие, отражающее небольшой период отечественной методики обучения биологии — первую четверть XXI века. В разделах пособия раскрываются вопросы, новые для методики обучения биологии или переработанные в контексте социокультурного реформирования образования, внедрения ФГОС и перехода на новый уровень качества образования. Пособие снабжено методическим аппаратом, включающим перечень основных понятий, вопросы для самопроверки, а также список профессиональной методической литературы, которая может быть использована для дальнейшей проработки обозначенных тем. Авторы намеренно стремились отразить свои последние исследования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данное учебное пособие может быть использованы для самоообразования и при подготовке действующих учителей биологии к аттестации.</t>
   </si>
   <si>
     <t>978-5-534-13073-7</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>23.04.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ БИОЛОГИИ. ДЛЯ ПОДГОТОВКИ КАДРОВ ВЫСШЕЙ КВАЛИФИКАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Арбузова Е. Н., Лошенко В. И., Опарин Р. В., Сахаров А. В.</t>
   </si>
   <si>
     <t>Данный курс имеет целью предоставить читателю современную и информацию о понятийном аппарате методики обучения биологии как науки и вузовской дисциплины в практике подготовки учителя биологии. Курс имеет оригинальную структуру и состоит из пяти разделов, раскрывающих содержание Федерального образовательного стандарта высшего профессионального образования через терминологический аппарат учебной, научно-исследовательской деятельности, информатизации высшего профессионального образования, методики обучения биологии, практики общего образования.</t>
   </si>
   <si>
     <t>978-5-534-10897-2</t>
   </si>
   <si>
     <t>28.0я73</t>
   </si>
@@ -280,51 +280,51 @@
   <si>
     <t>Опарин Р. В., Гузенок И. В.</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
     <t>Рассмотрены классические и современные методы работы в химических лабораториях, дано описание наиболее часто применяемых приборов и оборудования. Представлены описания лабораторных работ, и контрольные вопросы, необходимые для закрепления теоретических знаний. В целях расширения научного кругозора и эрудиции студентов в курс включены практические рекомендации по организации и постановке химического эксперимента, а также исторические и справочные материалы, связанные с развитием и становлением лабораторной техники, именами выдающихся ученых-химиков и их вкладом в развитие техники химического эксперимента. Издание адресовано студентам, обучающихся в системе среднего профессионального образования — будущим лаборантам-аналитикам и лаборантам-экологам, учащимся старших классов общеобразовательных учреждений, а также всем интересующимся техникой химического эксперимента и его историей и современным развитием.</t>
   </si>
   <si>
     <t>978-5-534-13761-3</t>
   </si>
   <si>
     <t>24(я723)</t>
   </si>
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКИЙ СИНТЕЗ. Учебник для СПО</t>
   </si>
   <si>
     <t>Опарин Р. В., Михалина Т. В.</t>
   </si>
   <si>
-    <t>Курс составлен на основе опыта проведения практикума по органическому синтезу в Новосибирском химико-технологическом колледже имени Д. И. Менделеева. Приводятся основные методы выделения, очистки и идентификации органических веществ. Курс позволит студентам получить практические навыки при сборке установок для проведения органического синтеза, а также привить культуру работы с химическими веществами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов химических специальностей среднего профессионального образования.</t>
+    <t>Учебно-методическое пособие составлено на основе опыта проведения практикума по органическому синтезу в Новосибирском химико-технологическом колледже имени Д. И. Менделеева. Приводятся основные методы выделения, очистки и идентификации органических веществ. Описанию практических работ в каждой главе предшествует общая часть, знакомящая с современными представлениями о механизме рассматриваемых реакций и дающая характеристику основных синтетических методов. Содержит описание восьми лабораторных работ, контрольные вопросы и практические рекомендации при проведении работ. Пособие позволит студентам получить практические навыки при сборке установок для проведения органического синтеза, а также привить культуру работы с химическими веществами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-13698-2</t>
   </si>
   <si>
     <t>35.61я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>