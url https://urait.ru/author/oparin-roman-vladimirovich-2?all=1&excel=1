--- v3 (2026-05-30)
+++ v4 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>30.05.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>