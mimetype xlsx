--- v4 (2026-07-23)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>23.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -942,54 +942,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>187</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1209.0</v>
+        <v>1259.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1012,54 +1012,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>100</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>479.0</v>
+        <v>499.0</v>
       </c>
       <c r="M6" s="9">
-        <v>529.0</v>
+        <v>549.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
@@ -1082,54 +1082,54 @@
       <c r="B7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>100</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>479.0</v>
+        <v>499.0</v>
       </c>
       <c r="M7" s="9">
-        <v>529.0</v>
+        <v>549.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1152,54 +1152,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>187</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1209.0</v>
+        <v>1259.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1222,54 +1222,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>242</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1349.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1479.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>70</v>
       </c>
@@ -1292,54 +1292,54 @@
       <c r="B10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>163</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>989.0</v>
+        <v>1039.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
@@ -1360,54 +1360,54 @@
       <c r="B11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>216</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1229.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1349.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>83</v>
       </c>
@@ -1430,54 +1430,54 @@
       <c r="B12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>119</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L12" s="9">
-        <v>539.0</v>
+        <v>569.0</v>
       </c>
       <c r="M12" s="9">
-        <v>589.0</v>
+        <v>629.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>89</v>
       </c>