--- v2 (2026-04-13)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>13.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>24.06.2019</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И МЕТОДИКА ПРОВЕДЕНИЯ НАЛОГОВЫХ ПРОВЕРОК 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Ордынская Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
-    <t>В учебнике изложены основные вопросы, связанные с планированием, подготовкой и проведением налоговых проверок и иных мероприятий налогового контроля. Рассмотрены особенности контрольной работы налоговых органов на разных этапах деятельности: методологические основы контрольной работы; учетная деятельность налоговых органов; планирование выездных налоговых проверок; процесс проведения камеральных и выездных налоговых проверок, а также иных мероприятий налогового контроля; изучение материалов налоговых проверок; вынесение решений по результатам налоговых проверок; обжалование решений налоговых органов. Третье издание учебника содержит актуальные материалы, касающиеся процесса проведения различных мероприятий налогового контроля, в него включены разделы, посвященные особенностям проведения налоговых проверок в отношении основных налогов. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов экономических и юридических вузов, обучающихся по программе академического бакалавриата по направлениям подготовки «Экономика», профиль «Налоги и налогообложение»», «Юриспруденция», а также аспирантов, преподавателей и всех, кто интересуется вопросами налогообложения. Учебник может быть использован в ходе повышения квалификации специалистов по налогам и налогообложению.</t>
+    <t>В учебнике изложены основные вопросы, связанные с планированием, подготовкой и проведением налоговых проверок и иных мероприятий налогового контроля. Рассмотрены особенности контрольной работы налоговых органов на разных этапах деятельности: методологические основы контрольной работы; учетная деятельность налоговых органов; планирование выездных налоговых проверок; процесс проведения камеральных и выездных налоговых проверок, а также иных мероприятий налогового контроля; изучение материалов налоговых проверок; вынесение решений по результатам налоговых проверок; обжалование решений налоговых органов. Третье издание учебника содержит актуальные материалы, касающиеся процесса проведения различных мероприятий налогового контроля, в него включены разделы, посвященные особенностям проведения налоговых проверок в отношении основных налогов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16856-3</t>
   </si>
   <si>
     <t>65.261.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.01.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И МЕТОДИКА ПРОВЕДЕНИЯ НАЛОГОВЫХ ПРОВЕРОК 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике изложены основные вопросы, связанные с планированием, подготовкой и проведением налоговых проверок и иных мероприятий налогового контроля. Рассмотрены особенности контрольной работы налоговых органов на разных этапах деятельности: методологические основы контрольной работы; учетная деятельность налоговых органов; планирование выездных налоговых проверок; процесс проведения камеральных и выездных налоговых проверок, а также иных мероприятий налогового контроля; изучение материалов налоговых проверок; вынесение решений по результатам налоговых проверок; обжалование решений налоговых органов. Второе издание учебника содержит актуальные материалы, касающиеся процесса проведения различных мероприятий налогового контроля, в него включены разделы, посвященные особенностям проведения налоговых проверок в отношении основных налогов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов экономических и юридических специальностей образовательных учреждений среднего профессионального образования, а также преподавателей и всех, кто интересуется вопросами налогообложения. Учебник может быть использован в ходе повышения квалификации специалистов по налогам и налогообложению.</t>
+    <t>В учебнике изложены основные вопросы, связанные с планированием, подготовкой и проведением налоговых проверок и иных мероприятий налогового контроля. Рассмотрены особенности контрольной работы налоговых органов на разных этапах деятельности: методологические основы контрольной работы; учетная деятельность налоговых органов; планирование выездных налоговых проверок; процесс проведения камеральных и выездных налоговых проверок, а также иных мероприятий налогового контроля; изучение материалов налоговых проверок; вынесение решений по результатам налоговых проверок; обжалование решений налоговых органов. Второе издание учебника содержит актуальные материалы, касающиеся процесса проведения различных мероприятий налогового контроля, в него включены разделы, посвященные особенностям проведения налоговых проверок в отношении основных налогов.</t>
   </si>
   <si>
     <t>978-5-534-16857-0</t>
   </si>
   <si>
     <t>65.261.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>