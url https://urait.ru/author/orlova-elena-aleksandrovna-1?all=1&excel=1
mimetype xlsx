--- v2 (2026-03-14)
+++ v3 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>14.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>