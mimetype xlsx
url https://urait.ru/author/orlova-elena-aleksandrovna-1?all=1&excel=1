--- v3 (2026-05-05)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
-[...1 lines deleted...]
-    <t>06.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,117 +217,114 @@
   <si>
     <t>В курсе описаны классические и современные подходы к пониманию и осмыслению природы и сущности всех познавательных процессов, в системном виде представлен материал, который поможет в глубоком усвоении их определений, свойств, видов и функций. Курс снабжен обширным спиком литературы для самостоятельного изучения, включающим самые современные источники. Размещены таблицы, в которых отражены содержательные параметры психических познавательных процессов человека, а также тезаурус основных терминов и понятий.</t>
   </si>
   <si>
     <t>978-5-534-19710-5</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>17.04.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ СЛУЖЕБНОЙ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Кокурина А.В., Петрова В.Е., Екимовой В.И., Позднякова В.М.</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
-    <t>В курсе рассмотрен широкий круг вопросов организации и содержания психологического обеспечения и сопровождения служебной деятельности как в штатных, так и в экстремальных условиях. Центральное место отводится психологическим факторам осуществления служебной деятельности в экстремальных ситуациях и условиях. Представлены особенности проведения диагностических, профориентационных, коррекционных, обучающе-развивающих, реабилитационных мероприятий для решения различных профессиональных задач. Материал курса носит практико-ориентированный характер. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, а также для преподавателей вузов, магистрантов, аспирантов, докторантов, научных сотрудников, психологов экстремального профиля деятельности.</t>
+    <t>В учебнике рассмотрен широкий круг вопросов организации и содержания психологического обеспечения и сопровождения служебной деятельности как в штатных, так и в экстремальных условиях. Центральное место отводится психологическим факторам осуществления служебной деятельности в экстремальных ситуациях и условиях. Представлены особенности проведения диагностических, профориентационных, коррекционных, обучающе-развивающих, реабилитационных мероприятий для решения различных профессиональных задач. Материал учебника носит практико-ориентированный характер. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, а также для преподавателей вузов, магистрантов, аспирантов, докторантов, научных сотрудников, психологов экстремального профиля деятельности..</t>
   </si>
   <si>
     <t>978-5-534-12931-1</t>
   </si>
   <si>
     <t>11.01.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ СЛУЖЕБНОЙ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассмотрен широкий круг вопросов организации и содержания психологического обеспечения и сопровождения служебной деятельности как в штатных, так и в экстремальных условиях. Центральное место отводится психологическим факторам осуществления служебной деятельности в экстремальных ситуациях и условиях. Представлены особенности проведения диагностических, профориентационных, коррекционных, обучающе-развивающих, реабилитационных мероприятий для решения различных профессиональных задач. Материал учебника носит практико-ориентированный характер. Для студентов средних профессиональных учебных заведений, а также для преподавателей. научных сотрудников, психологов экстремального профиля деятельности.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18675-8</t>
   </si>
   <si>
     <t>20.12.2016</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ ДЕТЕЙ С ОГРАНИЧЕННЫМИ ВОЗМОЖНОСТЯМИ ЗДОРОВЬЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Мардахаева Л.В., Орловой Е.А.</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
     <t>В курсе описаны особенности детей с ограниченными возможностями здоровья. Раскрыты способы организации продуктивного социально-педагогического сопровождения детей данной категории, их обучение, развитие и воспитание. Представлены дальнейшие направления в развитии и совершенствовании специального образования лиц с ограниченными возможностями здоровья. Логика изложенного материала определена целями и задачами подготовки специальных педагогов и отражена в отобранном авторами материале из многообразия педагогических исследований и учебников по специальной и социальной педагогике.</t>
   </si>
   <si>
     <t>978-5-534-21447-5</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>29.02.2012</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПЕДАГОГИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>Логика изложенного материала определена целями и задачами подготовки специальных педагогов и отражена в отобранном авторами материале из многообразия педагогических исследований и учебников по специальной и социальной педагогике. Основная цель материала— помочь студентам пополнить теоретические и практические знания по курсу «Специальная педагогика». Для студентов высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-21445-1</t>
   </si>
   <si>
     <t>09.12.2016</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПЕДАГОГИКА. Учебник для СПО</t>
   </si>
   <si>
-    <t>Логика изложенного материала определена целями и задачами подготовки специальных педагогов и отражена в отобранном авторами материале из многообразия педагогических исследований и учебников по специальной и социальной педагогике. Основная цель материала — помочь студентам пополнить теоретические и практические знания по курсу «Специальная педагогика».</t>
+    <t>Логика изложенного материала определена целями и задачами подготовки специальных педагогов и отражена в отобранном авторами материале из многообразия педагогических исследований и учебников по специальной и социальной педагогике. Основная цель учебника — помочь студентам пополнить теоретические и практические знания по курсу «Специальная педагогика».</t>
   </si>
   <si>
     <t>978-5-534-21446-8</t>
   </si>
   <si>
     <t>74.00я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1316,271 +1313,271 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1969.0</v>
       </c>
       <c r="M10" s="9">
         <v>2169.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.574</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584783</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>273</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1499.0</v>
       </c>
       <c r="M11" s="9">
         <v>1649.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.451</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>582667</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>376</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1969.0</v>
       </c>
       <c r="M12" s="9">
         <v>2169.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="R12" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="S12" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.575</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585456</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>376</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1969.0</v>
       </c>
       <c r="M13" s="9">
         <v>2169.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.575</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>