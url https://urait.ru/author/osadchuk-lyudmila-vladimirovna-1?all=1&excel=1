--- v1 (2026-06-23)
+++ v2 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,84 +112,84 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>27.12.2019</t>
   </si>
   <si>
-    <t>ЭНДОКРИНОЛОГИЯ ПОВЕДЕНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
+    <t>Эндокринология поведения 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Осадчук Л. В.</t>
   </si>
   <si>
-    <t>Переплет</t>
+    <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
     <t>Пособие в сжатой форме рассматривает участие целого ряда гормонов и нейромедиаторов в поведенческих реакциях животных и человека, содержит изложение принципов эндокринной регуляции социального, агрессивного и полового поведения, поведения при стрессе. Издание ориентировано на эффективное освоение базовых знаний о взаимосвязи гормонов и поведения, о роли гормонов в детерминации и дифференцировке пола у млекопитающих, онтогенетическом формировании сексуально-диморфного поведения. Пособие основано на лекциях, прочитанных автором студентам биологических специальностей Новосибирского государственного педагогического университета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов высших учебных заведений, а также представляет интерес для широкой аудитории читателей благодаря простоте и доступности изложения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-12653-2</t>
+    <t>978-5-534-22259-3</t>
   </si>
   <si>
     <t>54.15я73</t>
   </si>
   <si>
-    <t>60*90/16</t>
+    <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -549,51 +549,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinologiya-povedeniya-587913" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/endokrinologiya-povedeniya-600952" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -774,115 +774,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587913</v>
+        <v>600952</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>749.0</v>
+        <v>719.0</v>
       </c>
       <c r="M5" s="9">
-        <v>819.0</v>
+        <v>789.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.242</v>
+        <v>0.177</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>