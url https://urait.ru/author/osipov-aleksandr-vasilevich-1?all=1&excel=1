--- v1 (2026-02-24)
+++ v2 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>24.02.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,99 +112,99 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>27.11.2020</t>
   </si>
   <si>
-    <t>БИОХИМИЯ СПОРТА 2-е изд. Учебник для вузов</t>
+    <t>Биохимия спорта 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Осипова Г. Е., Сычева И. М., Осипов А. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>Курс в наглядной и доступной форме знакомит с основами биохимии человека, закономерностями метаболизма и его особенностями при мышечной нагрузке. Вопросы, задания и тесты позволяют закрепить и проверить усвоение материала. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям. Будет также полезно студентам факультетов физической культуры, спортсменам, тренерам, методистам и инструкторам фитнесс клубов и ДЮСШ, а также желающим повысить уровень понимания клеточных процессов и применять знания в спортивной практике.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-13612-8</t>
+    <t>978-5-534-22243-2</t>
   </si>
   <si>
     <t>28.707я73</t>
   </si>
   <si>
-    <t>60*90/16</t>
-[...2 lines deleted...]
-    <t>БИОХИМИЯ СПОРТА 2-е изд. Учебник для СПО</t>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>Биохимия спорта 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс в наглядной и доступной форме знакомит с основами биохимии человека, закономерностями метаболизма и его особенностями при мышечной нагрузке. Вопросы, задания и тесты позволяют закрепить и проверить усвоение материала. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по естественнонаучным направлениям. Будет также полезно студентам факультетов физической культуры, спортсменам, тренерам, методистам и инструкторам фитнесс клубов и ДЮСШ, а также желающим повысить уровень понимания клеточных процессов и применять знания в спортивной практике.</t>
   </si>
   <si>
-    <t>978-5-534-14300-3</t>
+    <t>978-5-534-22244-9</t>
   </si>
   <si>
     <t>28.707я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -567,51 +567,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biohimiya-sporta-587956" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biohimiya-sporta-588271" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biohimiya-sporta-600936" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biohimiya-sporta-600937" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -792,185 +792,185 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587956</v>
+        <v>600936</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>589.0</v>
+        <v>599.0</v>
       </c>
       <c r="M5" s="9">
-        <v>649.0</v>
+        <v>659.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.144</v>
+        <v>0.142</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>588271</v>
+        <v>600937</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>589.0</v>
+        <v>599.0</v>
       </c>
       <c r="M6" s="9">
-        <v>649.0</v>
+        <v>659.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.144</v>
+        <v>0.142</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>