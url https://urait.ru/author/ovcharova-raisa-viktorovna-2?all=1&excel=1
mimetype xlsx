--- v2 (2026-03-05)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>05.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>25.01.2021</t>
   </si>
   <si>
     <t>МАТЕРИНСТВО В НЕПОЛНОЙ СЕМЬЕ. Монография</t>
   </si>
   <si>
     <t>Овчарова Р. В., Мягкова М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>В монографии рассмотрена проблема материнства в неполной семье. Показана специфика неполных семей и ее влияние на личностные особенности женщины и ребенка. Раскрыты особенности формирования материнства в неполной семье и его модели. Описана типология одиноких матерей («по- зитивная мать», «сознательная мать», «традиционная мать»). Показано, что особенности выполнения основных функций по воспитанию детей в неполной материнской семье зависят от уровня осознанностиматеринства. Имеется практический раздел психодиагностики и хрестоматия технологий психологической поддержки одиноких матерей. Предназначено для студентов, аспирантов и преподавателей вузов, изучающих психологию родительства. Книга также адресована семейным психологам, педагогам, социальным работникам и родителям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13404-9</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.11.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ. СОЦИАЛЬНО-ПЕДАГОГИЧЕСКАЯ ЗАПУЩЕННОСТЬ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Овчарова Р. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>