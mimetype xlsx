--- v3 (2026-04-21)
+++ v4 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>21.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,96 +184,96 @@
   <si>
     <t>В учебном курсе рассматривается проблема ранней диагностики, профилактики и коррекции социально-педагогической запущенности детей. В курсе представлена авторская концепция социально-педагогической запущенности, методика ее экспресс-диагностики и технологии коррекции. Все технологии, программы и методики прошли апробацию в вузовско-академической лаборатории «Практическая психология образования» при кафедре психологии Курганского государственного университета. Курс будет полезен практическим психологам образования, социальным педагогам, дошкольным работникам, учителям начальных классов и классным руководителям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20951-8</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>28.10.2021</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ПСИХОЛОГИЯ ОБРАЗОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
-    <t>Предлагаемый курс апробирован автором на психологическом факультете Курганского государственного университета. Он может помочь студентам в изучении таких дисциплин специализации, как «Введение в профессию психолога», «Психология образования», «Организация психологической службы в системе образования», «Технологии возрастного подхода в работе психолога с детьми и подростками», «Психология девиантного пове дения». В курсе освещены: технология основных направлений работы практического психолога; методика работы психолога с детьми разного возраста; технологии психологического сопровождения детей и подрост ков группы риска. Технология практической деятельности психолога, пред ставленная в системе, дает будущему специалисту целостное представление не только о том, что делать, но и о том, как это делать. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлению «Психология», направленность «Психология образования». Курс может быть рекомендован практикам — психологам и педагогам.</t>
+    <t>Предлагаемый курс апробирован автором на психологическом факультете Курганского государственного университета. Он может помочь студентам в изучении таких дисциплин специализации, как «Введение в профессию психолога», «Психология образования», «Организация психологической службы в системе образования», «Технологии возрастного подхода в работе психолога с детьми и подростками», «Психология девиантного пове дения». В курсе освещены: технология основных направлений работы практического психолога; методика работы психолога с детьми разного возраста; технологии психологического сопровождения детей и подрост ков группы риска. Технология практической деятельности психолога, пред ставленная в системе, дает будущему специалисту целостное представление не только о том, что делать, но и о том, как это делать. Для студентов высших учебных заведений, обучающихся по направлению «Психология», направленность «Психология образования». Курс может быть рекомендован практикам — психологам и педагогам.</t>
   </si>
   <si>
     <t>978-5-534-14810-7</t>
   </si>
   <si>
     <t>88.6я73</t>
   </si>
   <si>
     <t>02.11.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБРАЗОВАНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Предлагаемый курс апробирован автором на психологическом факультете Курганского государственного университета. В курсе освещена методика работы психолога с детьми разного возраста. Технология практической деятельности психолога, представленная в системе, дает будущему специалисту целостное представление не только о том, что делать, но и о том, как это делать. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20972-3</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКИЕ ОСНОВЫ ОБЩЕНИЯ С «ТРУДНЫМИ» ДЕТЬМИ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Предлагаемое учебное пособие поможет студентам понять истоки трудного детства, которые связаны с семьей ребенка. По форме оно представляет собой советы специалиста — своеобразные уроки, состоящие из вопросов родителей и ответов специалиста, посвятившего многие годы работе с родителями и трудными детьми. Книга — настольная для специалистов, работающих с трудными детьми, так как рассказывает о том, как конкретно решать проблемы воспитания детей в семье. Также — это практическое руководство для родителей, которые имеют желание постичь азы семейной педагогики и психологии, проникнуть в суть родительства (отцовства и материнства), избежать типичных ошибок в воспитании своих детей, научиться их любить, понимать и сотрудничать с ними.</t>
   </si>
   <si>
     <t>978-5-534-20920-4</t>
   </si>
   <si>
     <t>88+74я73</t>
   </si>
   <si>
     <t>19.10.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКИЕ ОСНОВЫ РАБОТЫ С «ТРУДНЫМИ» ДЕТЬМИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое учебное пособие является практическим дополнением к курсам «Психология девиантного поведения», «Психология родительства» и «Психология семьи и семейного воспитания». Оно поможет студентам-психологам понять истоки трудного детства, которые связаны с семьей ребенка. По форме оно представляет собой советы специалиста — своеобразные уроки, состоящие из вопросов родителей и ответов специалиста, посвятившего многие годы работе с родителями и трудными детьми. Книга — настольная для специалистов, работающих с трудными детьми, так как рассказывает о том, как конкретно решать проблемы воспитания детей в семье. Также — это практическое руководство для родителей, которые имеют желание постичь азы семейной педагогики и психологии, проникнуть в суть родительства (отцовства и материнства), избежать типичных ошибок в воспитании своих детей, научиться их любить, понимать и сотрудничать с ними. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающимся по направлению «Психология», направленность — «Психология образования». Пособие может быть еще полезно учителям, воспитателям и социальным педагогам, семейным психологам, сотрудникам реабилитационных центров.</t>
+    <t>Предлагаемое учебное пособие является практическим дополнением к курсам «Психология девиантного поведения», «Психология родительства» и «Психология семьи и семейного воспитания». Оно поможет студентам-психологам понять истоки трудного детства, которые связаны с семьей ребенка. По форме оно представляет собой советы специалиста — своеобразные уроки, состоящие из вопросов родителей и ответов специалиста, посвятившего многие годы работе с родителями и трудными детьми. Книга — настольная для специалистов, работающих с трудными детьми, так как рассказывает о том, как конкретно решать проблемы воспитания детей в семье. Также — это практическое руководство для родителей, которые имеют желание постичь азы семейной педагогики и психологии, проникнуть в суть родительства (отцовства и материнства), избежать типичных ошибок в воспитании своих детей, научиться их любить, понимать и сотрудничать с ними.</t>
   </si>
   <si>
     <t>978-5-534-12760-7</t>
   </si>
   <si>
     <t>27.12.2021</t>
   </si>
   <si>
     <t>РОДИТЕЛЬСКАЯ ТОЛЕРАНТНОСТЬ КАК ФАКТОР РАЗВИТИЯ ЛИЧНОСТИ РЕБЕНКА. Монография</t>
   </si>
   <si>
     <t>Овчарова Р. В., Николаева И. А.</t>
   </si>
   <si>
     <t>В монографии представлены результаты исследования проблемы родительской толерантности: на основе теоретического анализа зарубежных и отечественных источников разработана и эмпирически подтверждена авторская модель психологической структуры родительской толерантности как интегрального единства трех компонентов (когнитивного, эмоционального и поведенческого). Выявлены ее системообразующие компоненты и элементы, от уровня которых зависит эффективность семейного воспитания. Определены ведущие проявления интолерантности родителей, установлена взаимосвязь родительской толерантности и развития личности ребенка. Представлены методы ее диагностики и программа развития родительской толерантности. Издание адресовано семейным психологам, педагогам, родителям, преподавателям, аспирантам и студентам, а также всем тем, кто интересуется проблемой родительской толерантности.</t>
   </si>
   <si>
     <t>978-5-534-14807-7</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>13.08.2020</t>
   </si>