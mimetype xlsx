--- v4 (2026-06-10)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>10.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>