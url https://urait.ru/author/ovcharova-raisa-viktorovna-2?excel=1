--- v1 (2026-03-01)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>01.03.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>25.01.2021</t>
   </si>
   <si>
     <t>МАТЕРИНСТВО В НЕПОЛНОЙ СЕМЬЕ. Монография</t>
   </si>
   <si>
     <t>Овчарова Р. В., Мягкова М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>В монографии рассмотрена проблема материнства в неполной семье. Показана специфика неполных семей и ее влияние на личностные особенности женщины и ребенка. Раскрыты особенности формирования материнства в неполной семье и его модели. Описана типология одиноких матерей («по- зитивная мать», «сознательная мать», «традиционная мать»). Показано, что особенности выполнения основных функций по воспитанию детей в неполной материнской семье зависят от уровня осознанностиматеринства. Имеется практический раздел психодиагностики и хрестоматия технологий психологической поддержки одиноких матерей. Предназначено для студентов, аспирантов и преподавателей вузов, изучающих психологию родительства. Книга также адресована семейным психологам, педагогам, социальным работникам и родителям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13404-9</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.11.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ. СОЦИАЛЬНО-ПЕДАГОГИЧЕСКАЯ ЗАПУЩЕННОСТЬ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Овчарова Р. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>