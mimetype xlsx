--- v2 (2026-04-15)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>15.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,96 +184,96 @@
   <si>
     <t>В учебном курсе рассматривается проблема ранней диагностики, профилактики и коррекции социально-педагогической запущенности детей. В курсе представлена авторская концепция социально-педагогической запущенности, методика ее экспресс-диагностики и технологии коррекции. Все технологии, программы и методики прошли апробацию в вузовско-академической лаборатории «Практическая психология образования» при кафедре психологии Курганского государственного университета. Курс будет полезен практическим психологам образования, социальным педагогам, дошкольным работникам, учителям начальных классов и классным руководителям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20951-8</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>28.10.2021</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ПСИХОЛОГИЯ ОБРАЗОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
-    <t>Предлагаемый курс апробирован автором на психологическом факультете Курганского государственного университета. Он может помочь студентам в изучении таких дисциплин специализации, как «Введение в профессию психолога», «Психология образования», «Организация психологической службы в системе образования», «Технологии возрастного подхода в работе психолога с детьми и подростками», «Психология девиантного пове дения». В курсе освещены: технология основных направлений работы практического психолога; методика работы психолога с детьми разного возраста; технологии психологического сопровождения детей и подрост ков группы риска. Технология практической деятельности психолога, пред ставленная в системе, дает будущему специалисту целостное представление не только о том, что делать, но и о том, как это делать. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлению «Психология», направленность «Психология образования». Курс может быть рекомендован практикам — психологам и педагогам.</t>
+    <t>Предлагаемый курс апробирован автором на психологическом факультете Курганского государственного университета. Он может помочь студентам в изучении таких дисциплин специализации, как «Введение в профессию психолога», «Психология образования», «Организация психологической службы в системе образования», «Технологии возрастного подхода в работе психолога с детьми и подростками», «Психология девиантного пове дения». В курсе освещены: технология основных направлений работы практического психолога; методика работы психолога с детьми разного возраста; технологии психологического сопровождения детей и подрост ков группы риска. Технология практической деятельности психолога, пред ставленная в системе, дает будущему специалисту целостное представление не только о том, что делать, но и о том, как это делать. Для студентов высших учебных заведений, обучающихся по направлению «Психология», направленность «Психология образования». Курс может быть рекомендован практикам — психологам и педагогам.</t>
   </si>
   <si>
     <t>978-5-534-14810-7</t>
   </si>
   <si>
     <t>88.6я73</t>
   </si>
   <si>
     <t>02.11.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБРАЗОВАНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Предлагаемый курс апробирован автором на психологическом факультете Курганского государственного университета. В курсе освещена методика работы психолога с детьми разного возраста. Технология практической деятельности психолога, представленная в системе, дает будущему специалисту целостное представление не только о том, что делать, но и о том, как это делать. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20972-3</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКИЕ ОСНОВЫ ОБЩЕНИЯ С «ТРУДНЫМИ» ДЕТЬМИ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Предлагаемое учебное пособие поможет студентам понять истоки трудного детства, которые связаны с семьей ребенка. По форме оно представляет собой советы специалиста — своеобразные уроки, состоящие из вопросов родителей и ответов специалиста, посвятившего многие годы работе с родителями и трудными детьми. Книга — настольная для специалистов, работающих с трудными детьми, так как рассказывает о том, как конкретно решать проблемы воспитания детей в семье. Также — это практическое руководство для родителей, которые имеют желание постичь азы семейной педагогики и психологии, проникнуть в суть родительства (отцовства и материнства), избежать типичных ошибок в воспитании своих детей, научиться их любить, понимать и сотрудничать с ними.</t>
   </si>
   <si>
     <t>978-5-534-20920-4</t>
   </si>
   <si>
     <t>88+74я73</t>
   </si>
   <si>
     <t>19.10.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКИЕ ОСНОВЫ РАБОТЫ С «ТРУДНЫМИ» ДЕТЬМИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Предлагаемое учебное пособие является практическим дополнением к курсам «Психология девиантного поведения», «Психология родительства» и «Психология семьи и семейного воспитания». Оно поможет студентам-психологам понять истоки трудного детства, которые связаны с семьей ребенка. По форме оно представляет собой советы специалиста — своеобразные уроки, состоящие из вопросов родителей и ответов специалиста, посвятившего многие годы работе с родителями и трудными детьми. Книга — настольная для специалистов, работающих с трудными детьми, так как рассказывает о том, как конкретно решать проблемы воспитания детей в семье. Также — это практическое руководство для родителей, которые имеют желание постичь азы семейной педагогики и психологии, проникнуть в суть родительства (отцовства и материнства), избежать типичных ошибок в воспитании своих детей, научиться их любить, понимать и сотрудничать с ними. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающимся по направлению «Психология», направленность — «Психология образования». Пособие может быть еще полезно учителям, воспитателям и социальным педагогам, семейным психологам, сотрудникам реабилитационных центров.</t>
+    <t>Предлагаемое учебное пособие является практическим дополнением к курсам «Психология девиантного поведения», «Психология родительства» и «Психология семьи и семейного воспитания». Оно поможет студентам-психологам понять истоки трудного детства, которые связаны с семьей ребенка. По форме оно представляет собой советы специалиста — своеобразные уроки, состоящие из вопросов родителей и ответов специалиста, посвятившего многие годы работе с родителями и трудными детьми. Книга — настольная для специалистов, работающих с трудными детьми, так как рассказывает о том, как конкретно решать проблемы воспитания детей в семье. Также — это практическое руководство для родителей, которые имеют желание постичь азы семейной педагогики и психологии, проникнуть в суть родительства (отцовства и материнства), избежать типичных ошибок в воспитании своих детей, научиться их любить, понимать и сотрудничать с ними.</t>
   </si>
   <si>
     <t>978-5-534-12760-7</t>
   </si>
   <si>
     <t>27.12.2021</t>
   </si>
   <si>
     <t>РОДИТЕЛЬСКАЯ ТОЛЕРАНТНОСТЬ КАК ФАКТОР РАЗВИТИЯ ЛИЧНОСТИ РЕБЕНКА. Монография</t>
   </si>
   <si>
     <t>Овчарова Р. В., Николаева И. А.</t>
   </si>
   <si>
     <t>В монографии представлены результаты исследования проблемы родительской толерантности: на основе теоретического анализа зарубежных и отечественных источников разработана и эмпирически подтверждена авторская модель психологической структуры родительской толерантности как интегрального единства трех компонентов (когнитивного, эмоционального и поведенческого). Выявлены ее системообразующие компоненты и элементы, от уровня которых зависит эффективность семейного воспитания. Определены ведущие проявления интолерантности родителей, установлена взаимосвязь родительской толерантности и развития личности ребенка. Представлены методы ее диагностики и программа развития родительской толерантности. Издание адресовано семейным психологам, педагогам, родителям, преподавателям, аспирантам и студентам, а также всем тем, кто интересуется проблемой родительской толерантности.</t>
   </si>
   <si>
     <t>978-5-534-14807-7</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>13.08.2020</t>
   </si>