--- v3 (2026-06-02)
+++ v4 (2026-07-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>02.06.2026</t>
+    <t>20.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>