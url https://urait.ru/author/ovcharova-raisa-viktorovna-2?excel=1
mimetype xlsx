--- v4 (2026-07-20)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>20.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -918,54 +918,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>411</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1709.0</v>
+        <v>1789.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1879.0</v>
+        <v>1969.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -986,54 +986,54 @@
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>155</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>949.0</v>
+        <v>799.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1039.0</v>
+        <v>879.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>465</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2379.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2619.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1126,54 +1126,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>102</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="9">
-        <v>599.0</v>
+        <v>509.0</v>
       </c>
       <c r="M8" s="9">
-        <v>659.0</v>
+        <v>559.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
@@ -1196,54 +1196,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>161</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>979.0</v>
+        <v>819.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1079.0</v>
+        <v>899.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1264,54 +1264,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>162</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>979.0</v>
+        <v>829.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1079.0</v>
+        <v>909.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
@@ -1334,54 +1334,54 @@
       <c r="B11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>195</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>729.0</v>
+        <v>769.0</v>
       </c>
       <c r="M11" s="9">
-        <v>799.0</v>
+        <v>849.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
@@ -1402,54 +1402,54 @@
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>394</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2059.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2259.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">