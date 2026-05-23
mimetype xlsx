--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>07.03.2017</t>
   </si>
   <si>
     <t>МЕТОДЫ МАТЕМАТИЧЕСКОЙ ФИЗИКИ. ЛЕКЦИОННЫЙ КУРС 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Палин В. В., Радкевич Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математическая физика</t>
   </si>
   <si>
-    <t>Учебное пособие ориентировано на изучение современного математического аппарата, используемого для моделирования физических процессов или визуализации их основных свойств. Курс лекций отличает рассмотрение широкого класса физических задач, для решения которых применимы те или иные задачи для уравнений математической физики. В нем приводятся примеры дифференциальных уравнений, решения которых допускают возникновение катастроф при классическом понимании решения, и проведен анализ образования разрывов решения или его производных. Рассмотрены проблемы неоднозначности выбора определения обобщенного решения и процедуры выделения однозначного продолжения обобщенного решения через момент возникновения особенностей. Проведен анализ различных взаимосвязей между разными типами дифференциальных уравнений и возможности использования одних уравнений при исследовании асимптотических свойств других. Также представлен классический курс математической физики, в который включены изучение системы уравнений Максвелла, основы теории полугрупп и теорема Хилле — Иосиды.</t>
+    <t>Учебное пособие ориентировано на изучение современного математического аппарата, используемого для моделирования физических процессов или визуализации их основных свойств. Курс лекций отличает рассмотрение широкого класса физических задач, для решения которых применимы те или иные задачи для уравнений математической физики. В нем приводятся примеры дифференциальных уравнений, решения которых допускают возникновение катастроф при классическом понимании решения, и проведен анализ образования разрывов решения или его производных. Рассмотрены проблемы неоднозначности выбора определения обобщенного решения. Проведен анализ различных взаимосвязей между разными типами дифференциальных уравнений и возможности использовании одних уравнений при исследовании асимптотических свойств других. Также представлен классический курс математической физики, в который включены изучение системы уравнений Максвелла, основы теории полугрупп и теорема Хилле — Иосиды.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03589-6</t>
   </si>
   <si>
     <t>22.311я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>