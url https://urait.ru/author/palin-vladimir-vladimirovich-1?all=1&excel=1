--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>222</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1009.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1109.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>