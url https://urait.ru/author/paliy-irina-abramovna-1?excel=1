--- v3 (2026-03-14)
+++ v4 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>14.03.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>