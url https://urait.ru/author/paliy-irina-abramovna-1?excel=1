--- v4 (2026-04-30)
+++ v5 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
-[...1 lines deleted...]
-    <t>01.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,96 +178,99 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В настоящем учебном пособии излагаются основы теории множеств, теории графов, алгебры логики, исчисления высказываний, исчисления предикатов. Теоретический материал представлен доступно и лаконично, также в книге содержится большое количество практических примеров и задач, что облегчает усвоение понятий и методов дискретной математики и математической логики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по естественнонаучным направлениям, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-13522-0</t>
   </si>
   <si>
     <t>22.176я723</t>
   </si>
   <si>
     <t>12.10.2017</t>
   </si>
   <si>
     <t>ЛИНЕЙНОЕ ПРОГРАММИРОВАНИЕ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
-    <t>Данное учебное пособие посвящено изучению основ линейного программирования. Изложение теоретического материала сопровождается большим количеством подробно разобранных примеров решения задач, что облегчает усвоение доказательств теорем и принципов работы алгоритмов. В результате изучения данного учебного пособия студенты узнают принципы построения математических моделей задач линейного программирования, обоснование симплекс-метода решения задач линейного программирования, основы теории двойственности, основы теории потоков в сетях, обоснование метода потенциалов и венгерского алгоритма решения транспортной задачи, научатся находить решения различных задач линейного программирования с использованием изученных алгоритмов, выполнять анализ чувствительности, исследуя поведение решения в зависимости от изменения исходных параметров задачи. В 2006 году книге «Линейное программирование» был присвоен гриф Министерства образования и науки Российской федерации. В 2018 году книга получила диплом конкурса «Университетская книга 2018».</t>
+    <t>Изложение теоретического материала сопровождается большим количеством подробно разобранных примеров решения задач, что облегчает усвоение доказательств теорем и принципов работы алгоритмов. В результате изучения данного учебного пособия студенты узнают принципы построения математических моделей задач линейного программирования, обоснование симплекс-метода решения задач линейного программирования, основы теории двойственности, основы теории потоков в сетях, обоснование метода потенциалов и венгерского алгоритма решения транспортной задачи, научатся находить решения различных задач линейного программирования с использованием изученных алгоритмов, выполнять анализ чувствительности, исследуя поведение решения в зависимости от изменения исходных параметров задачи. В 2006 году книге «Линейное программирование» был присвоен гриф Министерства образования и науки Российской федерации. В 2018 году книга получила диплом конкурса «Университетская книга 2018».</t>
   </si>
   <si>
     <t>978-5-534-04716-5</t>
   </si>
   <si>
     <t>32.973я73</t>
   </si>
   <si>
     <t>13.12.2023</t>
   </si>
   <si>
     <t>ЛИНЕЙНОЕ ПРОГРАММИРОВАНИЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Данное учебное пособие посвящено изучению основ линейного программирования. Изложение теоретического материала сопровождается большим количеством подробно разобранных примеров решения задач, что облегчает усвоение доказательств теорем и принципов работы алгоритмов. В результате изучения данного учебного пособия студенты узнают принципы построения математических моделей задач линейного программирования, обоснование симплекс-метода решения задач линейного программирования, основы теории двойственности, основы теории потоков в сетях, обоснование метода потенциалов и венгерского алгоритма решения транспортной задачи, научатся находить решения различных задач линейного программирования с использованием изученных алгоритмов, выполнять анализ чувствительности, исследуя поведение решения в зависимости от изменения исходных параметров задачи.</t>
   </si>
   <si>
     <t>978-5-534-18270-5</t>
   </si>
   <si>
     <t>16.05.2017</t>
   </si>
   <si>
     <t>ТЕОРИЯ ВЕРОЯТНОСТЕЙ. ЗАДАЧНИК 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Теория вероятностей и математическая статистика</t>
   </si>
   <si>
     <t>Учебное пособие содержит задачи, охватывающие основные разделы базового курса теории вероятностей: комбинаторика, классические и геометрические вероятности, закон распределения и функция распределения дискретной случайной величины, плотность вероятности и функция распределения непрерывной случайной величины, числовые характеристики непрерывных случайных величин, неравенство Чебышева, предельные теоремы и другие. Большое число задач различной сложности предоставляет преподавателю свободу выбора при подготовке к практическим занятиям, составлении индивидуальных заданий и экзаменационных билетов. Все задачи снабжены ответами, а для наиболее сложных задач приведены указания и решения.</t>
   </si>
   <si>
     <t>978-5-534-04643-4</t>
   </si>
   <si>
     <t>22.171я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>ТЕОРИЯ ВЕРОЯТНОСТЕЙ. ЗАДАЧНИК 3-е изд., испр. и доп. Учебное пособие для вузов</t>
+  </si>
+  <si>
+    <t>Учебное пособие содержит задачи, охватывающие основные разделы базового курса теории вероятностей: комбинаторика, классические и геометрические вероятности, закон распределения и функция распределения дискретной случайной величины, плотность вероятности и функция распределения непрерывной случайной величины, числовые характеристики непрерывных случайных величин, неравенство Чебышева, предельные теоремы и другие. Большое число задач различной сложности предоставляет преподавателю свободу выбора при подготовке к практическим занятиям, составлении индивидуальных заданий и экзаменационных билетов. Все задачи снабжены ответами, а, для наиболее сложных задач приведены указания и решения.</t>
   </si>
   <si>
     <t>978-5-534-04641-0</t>
   </si>
   <si>
     <t>22.171я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1256,61 +1259,61 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1069.0</v>
       </c>
       <c r="M10" s="9">
         <v>1179.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="Y10" s="8">
         <v>0.324</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>