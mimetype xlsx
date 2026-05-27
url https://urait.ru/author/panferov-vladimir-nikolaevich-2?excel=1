--- v2 (2026-03-24)
+++ v3 (2026-05-27)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>24.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>27.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,117 +133,114 @@
   <si>
     <t>15.03.2016</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ПРОФЕССИЮ: ПСИХОЛОГ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Панферов В. Н., Васильева С. В., Микляева А. В., Безгодова С. А. ; Под ред. Панферова В. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>Учебник и практикум «Введение в профессию: психолог» адресован студентам, делающим первые шаги в освоении психологической профессии. Материал структурирован в соответствии с вопросами, часто возникающими у студентов-психологов на первых этапах профессионального обучения: «Зачем нужны психологи?», «Где работают психологи?», «С какими проблемами сталкиваются психологи в своей работе?», «Чем психолог отличается от других людей?», «Смогу ли я работать психологом?» и т. д. Текст иллюстрирован большим количеством примеров из опыта работы психологов-профессионалов, благодаря чему образ психологической профессии становится более «осязаемым» для студентов, еще не имеющих собственного профессионального опыта. Стиль изложения материала способствует знакомству читателя с профессиональной субкультурой психологов, а практические задания позволяют сориентироваться в разнообразных возможностях, предлагаемых психологической профессией.</t>
+    <t>Учебник и практикум «Введение в профессию: психолог» адресован студентам, делающим первые шаги в освоении психологической профессии. Материал структурирован в соответствии с вопросами, часто возникающими у студентов-психологов на первых этапах профессионального обучения: «Зачем нужны психологи?», «Где работают психологи?», «С какими проблемами сталкиваются психологи в своей работе?», «Чем психолог отличается от других людей?», «Смогу ли я работать психологом?» и т.д. Текст иллюстрирован большим количеством примеров из опыта работы психологов-профессионалов, благодаря чему образ психологической профессии становится более «осязаемым» для студентов, еще не имеющих собственного профессионального опыта. Стиль изложения материала способствует знакомству читателя с профессиональной субкультурой психологов, а практические задания позволяют сориентироваться в разнообразных возможностях, предлагаемых психологической профессией.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01444-0</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.05.2016</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ПРОФЕССИЮ: ПСИХОЛОГ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Панферова В. Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебник и практикум «Введение в профессию: психолог» адресован студентам, делающим первые шаги в освоении психологической профессии. Материал структурирован в соответствии с вопросами, часто возникающими у студентов-психологов на первых этапах профессионального обучения: «Зачем нужны психологи?», «Где работают психологи?», «С какими проблемами сталкиваются психологи в своей работе?», «Чем психолог отличается от других людей?», «Смогу ли я работать психологом?» и т.д. Текст иллюстрирован большим количеством примеров из опыта работы психологов-профессионалов, благодаря чему образ психологической профессии становится более «осязаемым» для студентов, еще не имеющих собственного профессионального опыта. Стиль изложения материала способствует знакомству читателя с профессиональной субкультурой психологов, а практические задания позволяют сориентироваться в разнообразных возможностях, предлагаемых психологической профессией.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-7795-0</t>
   </si>
   <si>
     <t>88я723</t>
   </si>
   <si>
     <t>17.02.2016</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЧЕСКИЕ ОСНОВЫ И ПРОБЛЕМЫ ПСИХОЛОГИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Панферов В. Н., Безгодова С. А.</t>
   </si>
   <si>
     <t>Методы психологических исследований</t>
   </si>
   <si>
     <t>Учебник «Методологические основы и проблемы психологии» предназначен для студентов, магистрантов и аспирантов, обучающихся по направлению «Психология», а также по различным психологическим специальностям. Наряду с традиционными теориями и концепциями методологии психологического познания, в нем представлена новая версия методологических основ современной психологии. Также впервые дана развернутая характеристика методологических построений не только в научно-исследовательской, но и в практической деятельности психолога. Одним из преимуществ учебника являются разнообразные практические задания, помогающие глубже освоить материал, что будет полезно не только студентам, но и преподавателям дисциплин, связанных с методологией психологической науки.</t>
   </si>
   <si>
     <t>978-5-534-00362-8</t>
   </si>
   <si>
     <t>18.12.2015</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ОСНОВНЫЕ ПСИХИЧЕСКИЕ ЯВЛЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Панферов В. Н., Микляева А. В., Румянцева П. В., Андронова М. С. ; Под ред. Панферова В. Н., Микляевой А. В.</t>
   </si>
   <si>
-    <t>В курсе дана характеристика основных психических явлений. Сделано это в рамках интегративного подхода к психологии человека, предложенного доктором психологических наук, профессором В. Н. Панферовым. Данный подход позволяет представить психику как целостный феномен, объяснить закономерности ее функционирования во взаимосвязи всех ее компонентов. При изложении материала используются результаты современных отечественных и зарубежных исследований, иллюстрирующих закономерности психической деятельности человека. Это позволит читателю более ярко представить себе специфику психических явлений. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям различного профиля.</t>
+    <t>В учебнике дана характеристика основных психических явлений. Сделано это в рамках интегративного подхода к психологии человека, предложенного доктором психологических наук, профессором В. Н. Панферовым. Данный подход позволяет представить психику как целостный феномен, объяснить закономерности ее функционирования во взаимосвязи всех ее компонентов. Материал учебника сопровождается результатами современных отечественных и зарубежных исследований, иллюстрирующих закономерности психической деятельности человека. Это позволит читателю более ярко представить себе специфику психических явлений.</t>
   </si>
   <si>
     <t>978-5-9916-5928-4</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>16.09.2015</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ТЕОРЕТИЧЕСКИЕ ОСНОВЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Панферов В. Н., Андронова М. С., Микляева А. В.</t>
   </si>
   <si>
     <t>Учебник ориентирован на студентов гуманитарных специальностей, изучающих дисциплины общепсихологического цикла. В нем представлен опыт реализации целостного подхода к психике и психологии человека при изложении теоретических основ психологической науки. В логике этого подхода охарактеризованы основные научные представления о психической организации человека и особенностях его психологии. Издание ориентировано на формирование у читателя целостного представления о строении и функционировании психики человека.</t>
   </si>
   <si>
     <t>978-5-534-15190-9</t>
   </si>
 </sst>
 </file>
 
@@ -967,271 +964,271 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1579.0</v>
       </c>
       <c r="M6" s="9">
         <v>1739.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.472</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583660</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>265</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1459.0</v>
       </c>
       <c r="M7" s="9">
         <v>1599.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.441</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583752</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>373</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1959.0</v>
       </c>
       <c r="M8" s="9">
         <v>2149.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.572</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590578</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>296</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1599.0</v>
       </c>
       <c r="M9" s="9">
         <v>1759.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.479</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>