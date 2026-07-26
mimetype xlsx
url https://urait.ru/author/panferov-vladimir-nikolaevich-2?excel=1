--- v3 (2026-05-27)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>27.05.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>