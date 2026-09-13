--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -873,54 +873,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>291</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1579.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1739.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -943,54 +943,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>291</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1579.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1739.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1013,54 +1013,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>265</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1459.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1599.0</v>
+        <v>1679.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1083,54 +1083,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>373</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2149.0</v>
+        <v>2259.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1153,54 +1153,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>296</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1599.0</v>
+        <v>1679.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>