--- v2 (2026-05-13)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>13.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,117 +133,117 @@
   <si>
     <t>26.03.2021</t>
   </si>
   <si>
     <t>ИННОВАЦИОННЫЙ МЕНЕДЖМЕНТ В УПРАВЛЕНИИ ЧЕЛОВЕЧЕСКИМИ РЕСУРСАМИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Панфиловой А.П., Киселевой Л.С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Инноватика</t>
   </si>
   <si>
-    <t>Курс «Инновационное управление человеческими ресурсами» — это курс нового поколения, включающий в себя не только научно-практическое осмысление актуальных проблем инновационного менеджмента человеческих ресурсов, но и интерактивный практикум ко всем главам, тесты для электронного контроля знаний. В курсе рассматриваются ключевые вопросы изменений в системе управления человеческими ресурсами в условиях перемен, такие как: проблемы функционального содержания инновационных управленческих процессов по развитию, обучению, мотивированию, оценке персонала, управлению командами, конфликтными ситуациями, сотрудничество и трансформационное лидерство, инновационные возможности, E-learning и проблемы переосмысления процесса обучения персонала в условиях цифровизации, а также создание инновационной среды для сохранения и удержания талантов, для внедрения инновационных технологий и стратегий развития организаций. В курсе прописаны новые функции для менеджеров по развитию человеческих ресурсов и сохранению интеллектуального капитала. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс представляет интерес для студентов бакалавриата, магистрантов, аспирантов, менеджеров организаций, бизнес-практиков, руководителей учебных программ.</t>
+    <t>Курс «Инновационное управление человеческими ресурсами» — это курс нового поколения, включающий в себя не только научно-практическое осмысление актуальных проблем инновационного менеджмента человеческих ресурсов, но и интерактивный практикум ко всем главам, тесты для электронного контроля знаний. В курсе рассматриваются ключевые вопросы изменений в системе управления человеческими ресурсами в условиях перемен, такие как: проблемы функционального содержания инновационных управленческих процессов по развитию, обучению, мотивированию, оценке персонала, управлению командами, конфликтными ситуациями, сотрудничество и трансформационное лидерство, инновационные возможности, E-learning и проблемы переосмысления процесса обучения персонала в условиях цифровизации, а также создание инновационной среды для сохранения и удержания талантов, для внедрения инновационных технологий и стратегий развития организаций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14222-8</t>
   </si>
   <si>
     <t>65.050я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.06.2016</t>
   </si>
   <si>
     <t>КУЛЬТУРА РЕЧИ И ДЕЛОВОЕ ОБЩЕНИЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Панфилова А. П., Долматов А. В.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
-    <t>Настоящий учебник всесторонне охватывает такие вопросы, как современная деловая риторика и этика делового взаимодействия; культура устной и письменной форм общения; роль делового общения в профессиональной деятельности, коммуникативная, перцептивная и интерактивная функции делового взаимодействия; вербальные (говорение и слушание) и невербальные средства делового общения, сенсорные каналы и типы деловых партнеров. Технологии общения и культуры речи рассмотрены через формирование у читателя коммуникативной, интерактивной, перцептивной и презентационной компетентностей, ораторского мастерства. Книга выгодно отличается тем, что в ней уделяется большое внимание кросс-культурным характеристикам общения, письменной и устной речи деловых людей, участию в конгресс-менеджменте, презентациям, переговорам, групповым и массовым акциям взаимодействия. Подача материала позволяет читателю поддерживать интерес и легко осваивать содержание. В книге даются практические рекомендации для достижения карьерного успеха в профессиональной деятельности, предложен коммуникативный практикум интерактивных технологий для диалогового и командного взаимодействия, вопросы и литература для контроля знаний.</t>
+    <t>Технологии общения и культуры речи рассмотрены через формирование у читателя коммуникативной, интерактивной, перцептивной и презентационной компетентностей, ораторского мастерства. Книга выгодно отличается тем, что в ней уделяется большое внимание кросс-культурным характеристикам общения, письменной и устной речи деловых людей, участию в конгресс-менеджменте, презентациям, переговорам, групповым и массовым акциям взаимодействия. Подача материала позволяет читателю поддерживать интерес и легко осваивать содержание. В книге даются практические рекомендации для достижения карьерного успеха в профессиональной деятельности, предложен коммуникативный практикум интерактивных технологий для диалогового и командного взаимодействия, вопросы и литература для контроля знаний.</t>
   </si>
   <si>
     <t>978-5-534-16685-9</t>
   </si>
   <si>
     <t>81.441.2-5+88я73</t>
   </si>
   <si>
     <t>КУЛЬТУРА РЕЧИ И ДЕЛОВОЕ ОБЩЕНИЕ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-16686-6</t>
   </si>
   <si>
     <t>81.441.2-5+88я723</t>
   </si>
   <si>
     <t>11.10.2023</t>
   </si>
   <si>
     <t>МОТИВАЦИЯ И СТИМУЛИРОВАНИЕ ТРУДОВОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Трапицына С.Ю.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В кусе подробно рассматриваются актуальные вопросы мотивации и стимулирования труда персонала, даются характеристики основных теорий мотивации, приводится классификация мотивов и факторов, влияющих на мотивацию трудовой деятельности, описаны структура, функции и механизмы формирования трудовой мотивации, анализируются особенности материальной и нематериальной мотивации персонала, пути повышения трудовой активности персонала. Особое внимание уделено вопросам накопления человеческого капитала в экономике знаний, человеку как объекту экономического и социального взаимодействия, основам трудовой мотивации и влиянию на нее организационной культуры, проектированию оптимальных систем мотивации трудовой деятельности. Проанализированы проблемы повышения производительности труда, эффективного управления персоналом. Раскрыты сущность и технологии формирования и управления системой мотивации и стимулирования трудовой деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Управление персоналом», «Менеджмент». Курс будет также небезынтересен студентам, аспирантам, докторантам других направлений, исследователям и специалистам по управлению персоналом, а также всем тем, кто стремится повысить свою компетенцию в этой области.</t>
+    <t>В кусе подробно рассматриваются актуальные вопросы мотивации и стимулирования труда персонала, даются характеристики основных теорий мотивации, приводится классификация мотивов и факторов, влияющих на мотивацию трудовой деятельности, описаны структура, функции и механизмы формирования трудовой мотивации, анализируются особенности материальной и нематериальной мотивации персонала, пути повышения трудовой активности персонала. Особое внимание уделено вопросам накопления человеческого капитала в экономике знаний, человеку как объекту экономического и социального взаимодействия, основам трудовой мотивации и влиянию на нее организационной культуры, проектированию оптимальных систем мотивации трудовой деятельности. Проанализированы проблемы повышения производительности труда, эффективного управления персоналом. Раскрыты сущность и технологии формирования и управления системой мотивации и стимулирования трудовой деятельности.</t>
   </si>
   <si>
     <t>978-5-534-17962-0</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>02.11.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКИЕ ОСНОВЫ ОБЩЕНИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
     <t>В курс включены такие темы, как компетентностный подход, развитие метанавыков, эффективная организация коммуникации между участниками образовательного процесса, развитие навыков управления конфликтами. Особое внимание уделяется рассмотрению психолого-педагогических особенностей взаимодействия участников образовательного процесса и технологий управления им. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21000-2</t>
   </si>