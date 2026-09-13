--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -897,54 +897,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>313</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1679.0</v>
+        <v>1769.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1849.0</v>
+        <v>1949.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -967,54 +967,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>488</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2489.0</v>
+        <v>2619.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2739.0</v>
+        <v>2879.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1037,54 +1037,54 @@
       <c r="B7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>488</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2489.0</v>
+        <v>2619.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2739.0</v>
+        <v>2879.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1107,54 +1107,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>362</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1909.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2099.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1177,54 +1177,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>174</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1039.0</v>
+        <v>1089.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1139.0</v>
+        <v>1199.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>69</v>
       </c>
@@ -1247,54 +1247,54 @@
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>437</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2259.0</v>
+        <v>2369.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2479.0</v>
+        <v>2609.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>