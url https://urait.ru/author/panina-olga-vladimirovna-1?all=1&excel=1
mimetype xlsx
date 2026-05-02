--- v2 (2026-03-14)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
-    <t>14.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>