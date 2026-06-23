--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
-[...1 lines deleted...]
-    <t>02.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -244,159 +244,180 @@
   <si>
     <t>Под ред. Шедько Ю.Н.</t>
   </si>
   <si>
     <t>В курсе в систематизированной форме излагаются теоретические основы регионального управления и территориального планирования. Показаны условия осуществления регионального управления и территориального планирования. Исследуется система инструментов регионального управления и территориального планирования. Насыщенность издания ситуационными и расчетными задачами позволит преподавателю эффективно разработать комплект оценочных средств, а студенту — качественно подготовиться к сдаче экзамена. Курс может быть достаточно легко адаптирован к современным образовательным технологиям высшего профессионального образования, в том числе дистанционным. Материал излагается без упрощения и вместе с тем доступно для понимания студентами, в том числе изучающими дисциплину самостоятельно. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15585-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>05.02.2026</t>
   </si>
   <si>
     <t>РИСК-ОРИЕНТИРОВАННОЕ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> С. Е. Прокофьев [и др.] ; под научной редакцией С. Е. Прокофьева, О. В. Паниной.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
+    <t>Страхование. Управление рисками</t>
+  </si>
+  <si>
     <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
   </si>
   <si>
     <t>978-5-534-21957-9</t>
   </si>
   <si>
     <t>60.82я73</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
   </si>
   <si>
-    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по социально-экономическим направлениям. Может быть полезен также студентам магистратуры, слушателям курсов повышения квалификации государственных и муниципальных служащих, аспирантам, в качестве дополнительной литературы может быть использован студентами среднего профессионального образования.</t>
+    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-19168-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>30.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Прокофьева С.Е., Паниной О.В., Еремина С.Г., Мусиновой Н.Н.</t>
   </si>
   <si>
     <t>Данное издание поможет студентам в изучении государственного управления как системного общественного явления, территориальной организации государственного управления, федеральных органов государственной власти Российской Федерации и организации государственной власти в субъектах Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также преподавателей и слушателей курсов повышения квалификации государственных служащих.</t>
   </si>
   <si>
     <t>978-5-534-19231-5</t>
   </si>
   <si>
     <t>67.401я723</t>
   </si>
   <si>
     <t>СИСТЕМА МЕСТНОГО САМОУПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Данное издание поможет студентам в изучении государства как общественно-исторического явления, территориальной организации местного самоуправления в Российской Федерации, основ организации муниципальной власти, системы органов местного самоуправления и системы взаимоотношений органов государственной власти и органов местного самоуправления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, а также преподавателей, слушателей курсов повышения квалификации муниципальных служащих и аспирантов.</t>
   </si>
   <si>
     <t>978-5-534-19232-2</t>
   </si>
   <si>
     <t>Стратегическое управление в государственной и муниципальной сфере 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления о стратегическом управлении в органах власти. В нем рассматриваются историко-теоретические и практические основы стратегического управления и планирования в Российской Федерации на федеральном, региональном и местном уровнях, определены перспективы в условиях развития Индустрии 4.0, изучен зарубежный опыт стратегического управления в органах власти. Соответствует федеральному государственному образовательному стандарту высшего образования. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
   </si>
   <si>
     <t>978-5-534-21404-8</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТЬЮ (ИМУЩЕСТВОМ) 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Еремин С. Г. ; Под ред. Еремина С.Г., Прокофьева С.Е., Паниной О.В.</t>
+  </si>
+  <si>
+    <t>Настоящий курс посвящен актуальной проблеме современной России — управлению государственной и муниципальной собственностью (имуществом). В курсе изложены основы управления государственной и муниципальной собственностью (имуществом) в Российской Федерации, его структура, система и принципы. Значительное внимание уделено вопросам управления акционерной собственностью государства, недвижимым имуществом, природными объектами, земельными ресурсами, интеллектуальной собственностью государственного и муниципального собственника, а также собственностью государства, находящейся за рубежом. Рассмотрены вопросы повышения эффективности управления государственной и муниципальной собственностью (имуществом).</t>
+  </si>
+  <si>
+    <t>978-5-534-22053-7</t>
+  </si>
+  <si>
+    <t>66.3я73</t>
+  </si>
+  <si>
     <t>04.03.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЖИЛИЩНО-КОММУНАЛЬНЫМ ХOЗЯЙСТВОМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кабалинского А.И., Бурака П.И., Паниной О.В.</t>
   </si>
   <si>
     <t>Курс адаптирован к использованию в условиях динамично меняющейся ситуации в экономике и социальной сфере России в контексте гарантий предоставления потребителям услуг жизнеобеспечивающего характера и формирования максимально комфортной среды проживания. Издание будет полезно студентам бакалавриата, магистратуры и специалитета, аспирантам, работникам городского хозяйства и органов управления, повышающим свою квалификацию.</t>
   </si>
   <si>
     <t>978-5-534-18845-5</t>
   </si>
   <si>
     <t>65.441я73</t>
   </si>
   <si>
     <t>15.08.2019</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ КРУПНЕЙШИМИ ГОРОДАМИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Прокофьева С.Е., Рождественской И.А., Мусиновой Н.Н.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются особенности крупнейших городов как объектов управления, тенденции их развития и роль в становлении национальной и мировой экономики. Изложены модели организации управления крупнейшими городами, используемые в российской и мировой практике, раскрывается специфика организации управления городами федерального значения. Рассматриваются вопросы формирования городских агломераций, а также принципы, механизмы и формы управления социально-экономическим развитием крупнейших городов и городских агломераций. Cоответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов-бакалавров, обучающихся по экономическим направлениям, аспирантов и преподавателей; также будет полезно слушателям курсов повышения квалификации, государственным и муниципальным служащим, специалистам и руководителям органов государственной власти и местного самоуправления.</t>
+    <t>В учебнике рассматриваются особенности крупнейших городов как объектов управления, тенденции их развития и роль в становлении национальной и мировой экономики. Изложены модели организации управления крупнейшими городами, используемые в российской и мировой практике, раскрывается специфика организации управления городами федерального значения. Рассматриваются вопросы формирования городских агломераций, а также принципы, механизмы и формы управления социально-экономическим развитием крупнейших городов и городских агломераций. Cоответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов-бакалавров, обучающихся по экономическим направлениям, аспирантов и преподавателей; также будет полезно слушателям курсов повышения квалификации, государственным и муниципальным служащим, специалистам и руководителям органов государственной власти и местного самоуправления.</t>
   </si>
   <si>
     <t>978-5-534-11313-6</t>
   </si>
   <si>
     <t>24.09.2019</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ТЕРРИТОРИЯМИ. КРУПНЫЕ ГОРОДА. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются особенности крупнейших городов как объектов управления, тенденции их развития и роль в становлении национальной и мировой экономики. Изложены модели организации управления крупнейшими городами, используемые в российской и мировой практике, раскрывается специфика организации управления городами федерального значения. Рассматриваются вопросы формирования городских агломераций, а также принципы, механизмы и формы управления социально-экономическим развитием крупнейших городов и городских агломераций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по экономическим направлениям, преподавателей; также будет полезно слушателям курсов повышения квалификации, государственным и муниципальным служащим, специалистам и руководителям органов государственной власти и местного самоуправления.</t>
+    <t>В учебнике рассматриваются особенности крупнейших городов как объектов управления, тенденции их развития и роль в становлении национальной и мировой экономики. Изложены модели организации управления крупнейшими городами, используемые в российской и мировой практике, раскрывается специфика организации управления городами федерального значения. Рассматриваются вопросы формирования городских агломераций, а также принципы, механизмы и формы управления социально-экономическим развитием крупнейших городов и городских агломераций. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по экономическим направлениям, аспирантов и преподавателей; также будет полезно аспирантам, преподавателям, слушателям курсов повышения квалификации, государственным и муниципальным служащим, специалистам и руководителям органов государственной власти и местного самоуправления.</t>
   </si>
   <si>
     <t>978-5-534-12123-0</t>
   </si>
   <si>
     <t>60.82я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -762,59 +783,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/umnye-goroda-kak-centry-vnedreniya-innovacionnyh-tehnologiy-589954" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-upravlenie-regionalnym-razvitiem-588605" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-589128" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-socialnogo-gosudarstva-589473" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnoe-upravlenie-i-territorialnoe-planirovanie-589054" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/risk-orientirovannoe-gosudarstvennoe-i-municipalnoe-upravlenie-590709" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gosudarstvennogo-i-municipalnogo-upravleniya-588215" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gosudarstvennogo-upravleniya-585538" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-mestnogo-samoupravleniya-585540" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskoe-upravlenie-v-gosudarstvennoy-i-municipalnoy-sfere-588450" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-zhilischno-kommunalnym-hozyaystvom-589631" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-krupneyshimi-gorodami-587515" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-territoriyami-krupnye-goroda-587538" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/umnye-goroda-kak-centry-vnedreniya-innovacionnyh-tehnologiy-589954" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennoe-upravlenie-regionalnym-razvitiem-588605" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-589128" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-socialnogo-gosudarstva-589473" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/regionalnoe-upravlenie-i-territorialnoe-planirovanie-589054" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/risk-orientirovannoe-gosudarstvennoe-i-municipalnoe-upravlenie-590709" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gosudarstvennogo-i-municipalnogo-upravleniya-588215" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gosudarstvennogo-upravleniya-585538" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-mestnogo-samoupravleniya-585540" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskoe-upravlenie-v-gosudarstvennoy-i-municipalnoy-sfere-588450" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennoy-i-municipalnoy-sobstvennostyu-imuschestvom-600680" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-zhilischno-kommunalnym-hozyaystvom-589631" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-krupneyshimi-gorodami-587515" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-territoriyami-krupnye-goroda-587538" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z17"/>
+  <dimension ref="A1:Z18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -873,51 +894,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -1379,584 +1400,655 @@
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>108</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="9">
         <v>629.0</v>
       </c>
       <c r="M10" s="9">
         <v>689.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.149</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588215</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>545</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2749.0</v>
       </c>
       <c r="M11" s="9">
         <v>3019.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.78</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585538</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>134</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="9">
         <v>729.0</v>
       </c>
       <c r="M12" s="9">
         <v>799.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.18</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585540</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>121</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="9">
         <v>679.0</v>
       </c>
       <c r="M13" s="9">
         <v>749.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.165</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>588450</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>250</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1389.0</v>
       </c>
       <c r="M14" s="9">
         <v>1529.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.423</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
-        <v>589631</v>
+        <v>600680</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>124</v>
+        <v>289</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>689.0</v>
+        <v>1569.0</v>
       </c>
       <c r="M15" s="9">
-        <v>759.0</v>
-[...1 lines deleted...]
-      <c r="N15" s="6"/>
+        <v>1729.0</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>35</v>
+      </c>
       <c r="O15" s="6" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
-        <v>0.168</v>
+        <v>0.47</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
-        <v>587515</v>
+        <v>589631</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
-        <v>322</v>
+        <v>124</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="L16" s="9">
-        <v>1719.0</v>
+        <v>689.0</v>
       </c>
       <c r="M16" s="9">
-        <v>1889.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>759.0</v>
+      </c>
+      <c r="N16" s="6"/>
       <c r="O16" s="6" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
-        <v>0.51</v>
+        <v>0.168</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
-        <v>587538</v>
+        <v>587515</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>322</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1719.0</v>
       </c>
       <c r="M17" s="9">
         <v>1889.0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.51</v>
       </c>
       <c r="Z17" s="6"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="8">
+        <v>587538</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" s="6"/>
+      <c r="I18" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J18" s="8">
+        <v>322</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18" s="9">
+        <v>1719.0</v>
+      </c>
+      <c r="M18" s="9">
+        <v>1889.0</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>0.51</v>
+      </c>
+      <c r="Z18" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>