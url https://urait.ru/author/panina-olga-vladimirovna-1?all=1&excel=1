--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -247,51 +247,51 @@
   <si>
     <t>В курсе в систематизированной форме излагаются теоретические основы регионального управления и территориального планирования. Показаны условия осуществления регионального управления и территориального планирования. Исследуется система инструментов регионального управления и территориального планирования. Насыщенность издания ситуационными и расчетными задачами позволит преподавателю эффективно разработать комплект оценочных средств, а студенту — качественно подготовиться к сдаче экзамена. Курс может быть достаточно легко адаптирован к современным образовательным технологиям высшего профессионального образования, в том числе дистанционным. Материал излагается без упрощения и вместе с тем доступно для понимания студентами, в том числе изучающими дисциплину самостоятельно. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15585-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>05.02.2026</t>
   </si>
   <si>
     <t>РИСК-ОРИЕНТИРОВАННОЕ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> С. Е. Прокофьев [и др.] ; под научной редакцией С. Е. Прокофьева, О. В. Паниной.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
+    <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по профилям «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
   </si>
   <si>
     <t>978-5-534-21957-9</t>
   </si>
   <si>
     <t>60.82я73</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-19168-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>