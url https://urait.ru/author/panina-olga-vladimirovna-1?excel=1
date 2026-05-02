--- v2 (2026-03-14)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>14.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>