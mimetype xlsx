--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
-[...1 lines deleted...]
-    <t>02.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -244,69 +244,72 @@
   <si>
     <t>Под ред. Шедько Ю.Н.</t>
   </si>
   <si>
     <t>В курсе в систематизированной форме излагаются теоретические основы регионального управления и территориального планирования. Показаны условия осуществления регионального управления и территориального планирования. Исследуется система инструментов регионального управления и территориального планирования. Насыщенность издания ситуационными и расчетными задачами позволит преподавателю эффективно разработать комплект оценочных средств, а студенту — качественно подготовиться к сдаче экзамена. Курс может быть достаточно легко адаптирован к современным образовательным технологиям высшего профессионального образования, в том числе дистанционным. Материал излагается без упрощения и вместе с тем доступно для понимания студентами, в том числе изучающими дисциплину самостоятельно. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15585-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>05.02.2026</t>
   </si>
   <si>
     <t>РИСК-ОРИЕНТИРОВАННОЕ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> С. Е. Прокофьев [и др.] ; под научной редакцией С. Е. Прокофьева, О. В. Паниной.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
+    <t>Страхование. Управление рисками</t>
+  </si>
+  <si>
     <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
   </si>
   <si>
     <t>978-5-534-21957-9</t>
   </si>
   <si>
     <t>60.82я73</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
   </si>
   <si>
-    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по социально-экономическим направлениям. Может быть полезен также студентам магистратуры, слушателям курсов повышения квалификации государственных и муниципальных служащих, аспирантам, в качестве дополнительной литературы может быть использован студентами среднего профессионального образования.</t>
+    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-19168-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>30.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Прокофьева С.Е., Паниной О.В., Еремина С.Г., Мусиновой Н.Н.</t>
   </si>
   <si>
     <t>Данное издание поможет студентам в изучении государственного управления как системного общественного явления, территориальной организации государственного управления, федеральных органов государственной власти Российской Федерации и организации государственной власти в субъектах Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также преподавателей и слушателей курсов повышения квалификации государственных служащих.</t>
   </si>
   <si>
     <t>978-5-534-19231-5</t>
   </si>
   <si>
     <t>67.401я723</t>
   </si>
@@ -1331,347 +1334,347 @@
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>108</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="9">
         <v>629.0</v>
       </c>
       <c r="M10" s="9">
         <v>689.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.149</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588215</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>545</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2749.0</v>
       </c>
       <c r="M11" s="9">
         <v>3019.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.78</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585538</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>134</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="9">
         <v>729.0</v>
       </c>
       <c r="M12" s="9">
         <v>799.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.18</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585540</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>121</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="9">
         <v>679.0</v>
       </c>
       <c r="M13" s="9">
         <v>749.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.165</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>588450</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>250</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1389.0</v>
       </c>
       <c r="M14" s="9">
         <v>1529.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.423</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>