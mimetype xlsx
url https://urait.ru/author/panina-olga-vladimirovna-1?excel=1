--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -247,51 +247,51 @@
   <si>
     <t>В курсе в систематизированной форме излагаются теоретические основы регионального управления и территориального планирования. Показаны условия осуществления регионального управления и территориального планирования. Исследуется система инструментов регионального управления и территориального планирования. Насыщенность издания ситуационными и расчетными задачами позволит преподавателю эффективно разработать комплект оценочных средств, а студенту — качественно подготовиться к сдаче экзамена. Курс может быть достаточно легко адаптирован к современным образовательным технологиям высшего профессионального образования, в том числе дистанционным. Материал излагается без упрощения и вместе с тем доступно для понимания студентами, в том числе изучающими дисциплину самостоятельно. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15585-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>05.02.2026</t>
   </si>
   <si>
     <t>РИСК-ОРИЕНТИРОВАННОЕ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> С. Е. Прокофьев [и др.] ; под научной редакцией С. Е. Прокофьева, О. В. Паниной.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
+    <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по профилям «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
   </si>
   <si>
     <t>978-5-534-21957-9</t>
   </si>
   <si>
     <t>60.82я73</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-19168-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>