--- v2 (2026-05-13)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>23.09.2022</t>
   </si>
   <si>
     <t>КОМПЛЕКСНОЕ РЕГУЛИРОВАНИЕ В УГОЛОВНОМ СУДОПРОИЗВОДСТВЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Александрова Л. А., Панькина И. Ю., Меженина Е. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>В данном курсе рассмотрены вопросы, возникающие в ходе производства по уголовному делу при необходимости применения норм иных отраслей права (гражданского, административного). Описаны комплексные правоотношения со сложным предметом регулирования. На достаточной теоретической основе сформулированы правила совместного применения норм публичного и частного права в уголовном судопроизводстве при формировании статуса его участников, при разрешении вопросов имущественного характера, для определения приоритета судебного решения с учетом его преюдициального значения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов специалитета, магистратуры и аспирантуры юридических вузов и факультетов.</t>
+    <t>В данном курсе рассмотрены вопросы, возникающие в ходе производства по уголовному делу при необходимости применения норм иных отраслей права (гражданского, административного). Описаны комплексные правоотношения со сложным предметом регулирования. На достаточной теоретической основе сформулированы правила совместного применения норм публичного и частного права в уголовном судопроизводстве при формировании статуса его участников, при разрешении вопросов имущественного характера, для определения приоритета судебного решения с учетом его преюдициального значения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15736-9</t>
   </si>
   <si>
     <t>67.410.2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.04.2025</t>
   </si>
   <si>
     <t>Цифровые технологии в организации судебной и правоохранительной деятельности. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Ткачевой Н. В.</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>