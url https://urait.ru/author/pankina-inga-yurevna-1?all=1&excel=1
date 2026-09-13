--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -837,54 +837,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>71</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>379.0</v>
+        <v>399.0</v>
       </c>
       <c r="M5" s="9">
-        <v>419.0</v>
+        <v>439.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -907,54 +907,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>137</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>749.0</v>
+        <v>779.0</v>
       </c>
       <c r="M6" s="9">
-        <v>819.0</v>
+        <v>859.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>61</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>429.0</v>
+        <v>459.0</v>
       </c>
       <c r="M7" s="9">
-        <v>469.0</v>
+        <v>499.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>