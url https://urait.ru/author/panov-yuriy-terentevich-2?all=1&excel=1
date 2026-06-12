--- v3 (2026-04-12)
+++ v4 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.04.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,84 +112,84 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>10.03.2020</t>
   </si>
   <si>
-    <t>ЭКСТРУЗИЯ ПОЛИМЕРОВ И ЛИТЬЕ ПОД ДАВЛЕНИЕМ. Учебник для вузов</t>
+    <t>Экструзия полимеров и литье под давлением. Учебник для вузов</t>
   </si>
   <si>
     <t>Панов Ю. Т., Чижова Л. А., Ермолаева Е. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
-    <t>Рассмотрены наиболее важные, широко распространенные и наиболее прогрессивные методы переработки полимерных материалов — литье под давлением и экструзия. Описаны теоретические аспекты, принцип работы оборудования и особенности технологий переработки термопластов, в том числе при получении труб, пленок, листов, влияние технологических параметров на качество получаемых изделий. Представлены методики проведения лабораторных работ по соответствующим дисциплинам учебного плана. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров направления «Химическая технология». Может быть полезно при выполнении курсовых проектов и выпускных квалификационных работ.</t>
+    <t>Рассмотрены наиболее важные, широко распространенные и наиболее прогрессивные методы переработки полимерных материалов — литье под давлением и экструзия. Описаны теоретические аспекты, принцип работы оборудования и особенности технологий переработки термопластов, в том числе при получении труб, пленок, листов, влияние технологических параметров на качество получаемых изделий. Материал сопровождается тематически подобранными тестами и вопросами для самоконтроля усвоения материала. Представлены методики проведения лабораторных работ по соответствующим дисциплинам учебного плана. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров направления «Химическая технология». Может быть полезно при выполнении курсовых проектов и выпускных квалификационных работ.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-13005-8</t>
+    <t>978-5-534-22197-8</t>
   </si>
   <si>
     <t>35.710я73</t>
   </si>
   <si>
-    <t>60*90/16</t>
+    <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -549,51 +549,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekstruziya-polimerov-i-lite-pod-davleniem-587846" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekstruziya-polimerov-i-lite-pod-davleniem-600890" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -774,115 +774,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587846</v>
+        <v>600890</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>579.0</v>
+        <v>639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>639.0</v>
+        <v>699.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.141</v>
+        <v>0.153</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>