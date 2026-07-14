--- v3 (2026-05-21)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>22.05.2026</t>
+    <t>15.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>05.02.2024</t>
   </si>
   <si>
     <t>ПРОЕКТНАЯ ДЕЯТЕЛЬНОСТЬ УЧИТЕЛЯ ГЕОГРАФИИ. ПРОЕКТИРОВАНИЕ УРОКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Суслова В.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
-    <t>В курсе рассмотрены направления проектной деятельности учителя географии по реализации требований федеральных государственных образовательных стандартов. Авторы показывают, как спланировать современный урок географии и как его проанализировать. Особенность курса заключается в том, что в нем дана системная характеристика всех этапов урока, представлены технологии, средства и приемы организации учебно-познавательной деятельности учащихся, приводятся технологические карты уроков по школьному курсу географии. Отдельный раздел курса посвящен возможным формам внеурочной деятельности по географии. Соответствует актуальным требованиям федерального государственного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлению «Педагогическое образование» по профилю «Географическое образование». Курс носит практический характер и будет полезен учителям географии, методистам, администрации школ, преподавателям системы дополнительного профессионального образования и высшей школы, слушателям курсов повышения квалификации и программ профессиональной переподготовки.</t>
+    <t>В курсе рассмотрены направления проектной деятельности учителя географии по реализации требований федеральных государственных образовательных стандартов. Авторы показывают, как спланировать современный урок географии и как его проанализировать. Особенность курса заключается в том, что в нем дана системная характеристика всех этапов урока, представлены технологии, средства и приемы организации учебно-познавательной деятельности учащихся, приводятся технологические карты уроков по школьному курсу географии. Отдельный раздел курса посвящен возможным формам внеурочной деятельности по географии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17534-9</t>
   </si>
   <si>
     <t>74+26.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>