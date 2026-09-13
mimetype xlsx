--- v4 (2026-07-14)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>15.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>322</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1719.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1889.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>