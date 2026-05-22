--- v1 (2026-04-03)
+++ v2 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,81 +109,81 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>15.03.2016</t>
-[...5 lines deleted...]
-    <t>Под ред. Елисеевой И.И., Клупта М.А.</t>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>ДЕМОГРАФИЯ И СТАТИСТИКА НАСЕЛЕНИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Э.К. Васильева [и др.]; под научной редакцией И.И. Елисеевой, М.А. Клупта.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Учебник охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики. Это не просто учебник, это увлекательное изложение истории возникновения знаний о населении, совершенствовании методов изучения состава населения и тех процессах, которые определяют численность живущих на Земле и в каждой отдельной стране рождаемости и смертности. Какова вероятность дожить до определенного возраста и сколько лет жизни осталось, грозит ли развод тем, кто находится в браке, и есть ли шанс создания семьи, рождения детей? Почему люди меняют место жительства и какова роль государства в регулировании демографических процессов? Ответы на эти и многие другие вопросы вы найдете в этой книге. «Демография и статистика населения» представляет новый тип учебника, отличающийся, с одной стороны, высоким академическим уровнем и соответствием образовательным стандартам, а с другой - своей энциклопедичностью, широким охватом острых проблем современного демографического развития.</t>
+    <t>Учебник охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-00355-0</t>
+    <t>978-5-534-21972-2</t>
   </si>
   <si>
     <t>60.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.03.2022</t>
   </si>
   <si>
     <t>СТАТИСТИКА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Елисеева И. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
@@ -591,51 +591,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/demografiya-i-statistika-naseleniya-582941" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-587195" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-finansov-589043" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/demografiya-i-statistika-naseleniya-590764" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-587195" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/statistika-finansov-589043" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -816,115 +816,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>582941</v>
+        <v>590764</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>405</v>
+        <v>378</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2109.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2319.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.611</v>
+        <v>0.578</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>587195</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>