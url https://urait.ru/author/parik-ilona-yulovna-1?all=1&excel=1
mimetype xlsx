--- v2 (2026-05-22)
+++ v3 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>05.05.2026</t>
   </si>
   <si>
     <t>ДЕМОГРАФИЯ И СТАТИСТИКА НАСЕЛЕНИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Э.К. Васильева [и др.]; под научной редакцией И.И. Елисеевой, М.А. Клупта.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Учебник охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики.</t>
+    <t>Курс охватывает все разделы дисциплины «Демография и статистика населения». Раскрываются основные понятия и история формирования демографической науки. Детально рассматриваются проблемы столь масштабной статистической работы, какой является перепись населения. Подчеркивается внедрение в российскую статистику международных стандартов. Подробно рассматриваются методы изучения рождаемости и смертности, семейной структуры населения, брачности и разводимости, а также направления анализа миграции и то значение, которое приобрела миграция в современном мире. Обсуждаются основные теории воспроизводства населения, особое внимание уделяется теории демографического перехода. Показывается значение демографических процессов для практики государственного управления, формирования демографической политики.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21972-2</t>
   </si>
   <si>
     <t>60.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.03.2022</t>
   </si>
   <si>
     <t>СТАТИСТИКА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Елисеева И. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
@@ -837,94 +837,94 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>590764</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>1979.0</v>
       </c>
       <c r="M5" s="9">
         <v>2179.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.578</v>
+        <v>0.577</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>587195</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>