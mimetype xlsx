--- v2 (2026-04-17)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>17.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21425-3</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.08.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОНОМИЧЕСКОЙ ТЕОРИИ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Алпатова Г. Е.</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Данный курс призван помочь студентам гуманитарных образовательных учреждений получить необходимый объем систематизированных экономических знаний, расширив базовые представления, полученные ими в средней общеобразовательной школе. Особенностью курса является его связь с практикой хозяйствования в России. Существенное внимание уделено денежным теориям и функционированию финансовых рынков. Курс предназначен для студентов образовательных учреждений среднего профессионального образования, а также для обучающихся по программам повышения квалификации и профессиональной переподготовки юристов, филологов, психологов, социологов, журналистов.</t>
+    <t>Данный учебник призван помочь студентам гуманитарных вузов получить необходимый объем систематизированных экономических знаний, расширив базовые представления, полученные ими в средней общеобразовательной школе. Особенностью учебника является его связь с практикой хозяйствования в России. Существенное внимание уделено денежным теориям и функционированию финансовых рынков. Каждая глава содержит практикум, в который включены вопросы и задания для самоконтроля, тесты, задачи, кейсы. Учебник предназначен для студентов академического бакалавриата гуманитарных факультетов университетов, а также для обучающихся по программам повышения квалификации и профессиональной переподготовки юристов, филологов, психологов, социологов, журналистов.</t>
   </si>
   <si>
     <t>978-5-534-17283-6</t>
   </si>
   <si>
     <t>65я723</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКИЙ МАРКЕТИНГ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Современный мир — это мир абсурда, противоречий и ежечасных изменений. Перспективные идеи бизнеса и его представления быстро заимствуются конкурентами. Приходится постоянно бежать, чтобы хотя бы остаться на месте. Хотите узнать, как выжить в таких условиях? Хотите понять, как справиться с конкурентами и хоть на полшага обогнать их, став лидером изменений? Именно этот курс даст ответы на поставленные вопросы и объяснит, почему сегодня стратегия маркетинга является определяющей в деятельности любых компаний, организаций общественного сектора и даже территорий. В курсе вы найдете полезную информацию о том, как проанализировать свой бизнес и определить, на какой ступени он находится, а затем предпринять такую стратегию маркетинга, которая заставит потребителя увидеть принципиально новое решение его проблем с помощью предлагаемых вами товаров и услуг. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, а также всех тех, кто интересуется развитием бизнеса.</t>
   </si>
   <si>
     <t>978-5-534-21427-7</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ТЕОРИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>