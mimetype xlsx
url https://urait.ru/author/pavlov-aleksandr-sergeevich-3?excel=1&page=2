--- v1 (2026-03-14)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>14.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>