--- v2 (2026-05-13)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматривается экономика полного жизненного цикла строительного объекта от инвестиционного замысла до ликвидации. Подробно представлены специальные вопросы экономики, необходимые инженерному и руководящему персоналу строительных и проектных фирм, служб заказчика, другим заинтересованным лицам. Курс снабжен перечнем компетенций, которыми должен овладеть студент, слушатель; контрольными вопросами и заданиями для повторения и уяснения качества восприятия материала. Они могут быть использованы для тестирования и самотестирования. Приводятся также практические задачи, решение которых позволит лучше подготовиться к практической деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-21451-2</t>
   </si>
   <si>
     <t>65.31я723</t>
   </si>
   <si>
     <t>21.11.2024</t>
   </si>
   <si>
     <t>ЭКСПЛУАТАЦИЯ ЗДАНИЙ И СООРУЖЕНИЙ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гусакова Е. А., Павлов А. С.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются ключевые аспекты управления эксплуатацией объектов недвижимости, включая их техническое обслуживание, реконструкцию и безопасность. Особое внимание уделяется методам повышения эффективности эксплуатации и управления ресурсами, а также вопросам обеспечения устойчивого функционирования зданий и сооружений на протяжении всего их жизненного цикла. Курс охватывает современные подходы к организации эксплуатации, применяемые технологии и нормативные требования, способствующие успешному выполнению задач в области эксплуатации объектов. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования и профессиональных стандартов по направлению «Строительство». Предназначен для студентов высших учебных заведений, обучающихся по программам подготовки специалистов в области строительства, слушателей курсов дополнительного профессионального образования, а также для аспирантов, преподавателей и практических специалистов, заинтересованных в повышении квалификации.</t>
+    <t>В курсе рассматриваются ключевые аспекты управления эксплуатацией объектов недвижимости, включая их техническое обслуживание, реконструкцию и безопасность. Особое внимание уделяется методам повышения эффективности эксплуатации и управления ресурсами, а также вопросам обеспечения устойчивого функционирования зданий и сооружений на протяжении всего их жизненного цикла. Курс охватывает современные подходы к организации эксплуатации, применяемые технологии и нормативные требования, способствующие успешному выполнению задач в области эксплуатации объектов.</t>
   </si>
   <si>
     <t>978-5-534-19222-3</t>
   </si>
   <si>
     <t>38я73</t>
   </si>
   <si>
     <t>ЭКСПЛУАТАЦИЯ ЗДАНИЙ И СООРУЖЕНИЙ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы организации и управления, необходимые руководящему персоналу строительных и проектных фирм, служб заказчика, другим заинтересованным лицам. Подробно изучается организация основных этапов жизненного цикла строительного объекта от инвестиционного замысла до ликвидации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования, профессиональных стандартов по направлению «Строительство» и методическим требованиям, предъявляемым к учебным изданиям. Для студентов среднего профессионального образования, обучающихся по программам подготовки «Строительство».</t>
   </si>
   <si>
     <t>978-5-534-21038-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">