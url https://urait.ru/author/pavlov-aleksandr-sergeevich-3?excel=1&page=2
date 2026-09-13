--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -873,54 +873,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>111</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>639.0</v>
+        <v>669.0</v>
       </c>
       <c r="M5" s="9">
-        <v>699.0</v>
+        <v>739.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -943,54 +943,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>169</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
-        <v>1019.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1119.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1013,54 +1013,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>729</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>3179.0</v>
+        <v>3339.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3499.0</v>
+        <v>3669.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>52</v>
       </c>
@@ -1083,54 +1083,54 @@
       <c r="B8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>729</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>3179.0</v>
+        <v>3339.0</v>
       </c>
       <c r="M8" s="9">
-        <v>3499.0</v>
+        <v>3669.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>57</v>
       </c>
@@ -1153,54 +1153,54 @@
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>189</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="9">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1219.0</v>
+        <v>1269.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>63</v>
       </c>
@@ -1223,54 +1223,54 @@
       <c r="B10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>189</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L10" s="9">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1219.0</v>
+        <v>1269.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>67</v>
       </c>