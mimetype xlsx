--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>ГАРАНТИИ И ЗАЩИТА ТРУДОВЫХ ПРАВ ГРАЖДАН 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Буяновой М.О.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>Защита трудовых прав в условиях рыночных отношений требует серьезного внимания как законодателя, так и правоприменителей. Работодатели стараются выйти из экономического кризиса путем снижения заработных плат, увеличения объема работы, нарушения прав и установленных в законе гарантий прав работников. В связи с этим растет число индивидуальных трудовых споров. Не секрет, что действующее законодательство о порядке рассмотрения и разрешения коллективных трудовых споров не дает возможности коллективам организаций реально защитить свои права и практически сводит на «нет» право работников на забастовку. Все эти факторы порождают потребность в поиске альтернативных способов защиты трудовых прав работников. Особенностью настоящего курса является рассмотрение современных проблем защиты социально-трудовых прав работников. Для студентов, магистров, аспирантов, преподавателей юридических вузов, научных сотрудников, а также читателей, занимающихся и интересующихся данной проблематикой.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19112-7</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>09.06.2025</t>
   </si>
   <si>
     <t>НОРМАТИВНО-ПРАВОВЫЕ ОСНОВЫ РЕГУЛИРОВАНИЯ ЗАНЯТОСТИ НАСЕЛЕНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Павловская О. Ю.</t>
   </si>
@@ -248,50 +248,56 @@
     <t>978-5-534-19979-6</t>
   </si>
   <si>
     <t>67.405.я73</t>
   </si>
   <si>
     <t>09.10.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ТРУДОВАЯ РЕАБИЛИТАЦИЯ И АДАПТАЦИЯ ИНВАЛИДОВ И ЛИЦ ПОЖИЛОГО ВОЗРАСТА. Учебник для вузов</t>
   </si>
   <si>
     <t>Право социального обеспечения</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание является учебным пособием, подготовленным коллективом кафедры трудового права и права социального обеспечения НИУ ВШЭ и посвященным одной из наиболее актуальных тем, находящейся на стыке современного трудового права и права социального обеспечения. Особенностью настоящего учебного пособия является рассмотрение современных научно-практических проблем социально-трудовой реабилитации и адаптации инвалидов и лиц пожилого возраста с учетом комплекса правовых норм, регулирующих вопросы их занятости и трудоустройства, а также социального обслуживания. Вносятся предложения по совершенствованию законодательства о социально-трудовой реабилитации и адаптации инвалидов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов, научных сотрудников, а также читателей, занимающихся и интересующихся данной проблематикой</t>
   </si>
   <si>
     <t>978-5-534-12469-9</t>
   </si>
   <si>
     <t>06.12.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ТРУДОВАЯ РЕАБИЛИТАЦИЯ И АДАПТАЦИЯ ИНВАЛИДОВ И ЛИЦ ПОЖИЛОГО ВОЗРАСТА. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Педагогика, психология, социальная работа</t>
+  </si>
+  <si>
+    <t>Социальная работа</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание является учебным пособием, подготовленным коллективом кафедры трудового права и права социального обеспечения НИУ ВШЭ и посвященным одной из наиболее актуальных тем, находящейся на стыке современного трудового права и права социального обеспечения. Особенностью настоящего учебного пособия является рассмотрение современных научно-практических проблем социально-трудовой реабилитации и адаптации инвалидов и лиц пожилого возраста с учетом комплекса правовых норм, регулирующих вопросы их занятости и трудоустройства, а также социального обслуживания. Вносятся предложения по совершенствованию законодательства о социально-трудовой реабилитации и адаптации инвалидов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, преподавателей юридических ссузов, а также читателей, занимающихся и интересующихся данной проблематикой.</t>
   </si>
   <si>
     <t>978-5-534-13067-6</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>
   <si>
     <t>09.09.2021</t>
   </si>
   <si>
     <t>ТЕОРЕТИКО-ПРАВОВЫЕ АСПЕКТЫ РЕГУЛИРОВАНИЯ ТРУДОВОЙ ЗАНЯТОСТИ В СССР И РОССИЙСКОЙ ФЕДЕРАЦИИ: ИСТОРИЯ И СОВРЕМЕННОСТЬ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Монография посвящена теоретико-правовым аспектам регулирования трудовой занятости. Материал охватывает теоретические разработки, концепции, проливающие свет на эволюцию нестандартных форм занятости в новые формы в условиях цифровизации экономических отношений; международные нормы и отечественное законодательство о занятости населения в его историческом развитии. Издание адресовано преподавателям и студентам юридических специальностей, а также всем интересующимся проблемами трудового права.</t>
   </si>
   <si>
     <t>978-5-534-14887-9</t>
   </si>
@@ -1381,205 +1387,205 @@
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>133</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L11" s="9">
         <v>589.0</v>
       </c>
       <c r="M11" s="9">
         <v>649.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.143</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588971</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>157</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>619.0</v>
       </c>
       <c r="M12" s="9">
         <v>679.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.247</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>588415</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>527</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2669.0</v>
       </c>
       <c r="M13" s="9">
         <v>2939.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y13" s="8">
         <v>0.759</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>