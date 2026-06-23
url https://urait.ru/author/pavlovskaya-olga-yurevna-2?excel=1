--- v3 (2026-04-28)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>28.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,51 +190,51 @@
   <si>
     <t>978-5-534-19987-1</t>
   </si>
   <si>
     <t>67.405.я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.11.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ КАДРОВОГО ДЕЛОПРОИЗВОДСТВА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Документоведение и делопроизводство</t>
   </si>
   <si>
-    <t>Издание подготовлено на основе норм современного трудового законодательства. Наряду с правовыми аспектами содержит наиболее актуальные и востребованные в практической деятельности кадровых служб организаций (компаний, учреждений) вопросы документирования трудовых отношений: оформление приема на работу, перевода на другую работу, увольнения, порядок и сроки хранения кадровых документов. Подробно изложены процедуры применения мер дисциплинарного воздействия и поощрения работников, правила предоставления отпусков, командирования, порядок работы с трудовыми (электронными) книжками, особенности проведения надзорными органами проверок применительно к кадровым службам организаций. В издании благодаря информационной поддержке справочно-правовой системы «КонсультантПлюс» представлены усовершенствованные формы кадровой документации, подготовленные специалистами СПС «КонсультантПлюс» с учетом новейших изменений Трудового кодекса Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров, магистров, аспирантов юридических вузов, обучающихся по направлениям (специальностям) «Юриспруденция» и «Управление персоналом», преподавателей, а также для должностных лиц, отвечающих за кадровую работу (работу по управлению персоналом), специалистов по кадрам (по управлению персоналом).</t>
+    <t>Издание подготовлено на основе норм современного трудового законодательства. Наряду с правовыми аспектами содержит наиболее актуальные и востребованные в практической деятельности кадровых служб организаций (компаний, учреждений) вопросы документирования трудовых отношений: оформление приема на работу, перевода на другую работу, увольнения, порядок и сроки хранения кадровых документов. Подробно изложены процедуры применения мер дисциплинарного воздействия и поощрения работников, правила предоставления отпусков, командирования, порядок работы с трудовыми (электронными) книжками, особенности проведения надзорными органами проверок применительно к кадровым службам организаций. В издании благодаря информационной поддержке справочно-правовой системы «КонсультантПлюс» представлены усовершенствованные формы кадровой документации, подготовленные специалистами СПС «КонсультантПлюс» с учетом новейших изменений Трудового кодекса Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-17518-9</t>
   </si>
   <si>
     <t>65.291.6я73</t>
   </si>
   <si>
     <t>21.05.2025</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ КАДРОВОГО ДЕЛОПРОИЗВОДСТВА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс подготовлен на основе норм современного трудового законодательства. Наряду с правовыми аспектами содержит наиболее актуальные и востребованные в практической деятельности кадровых служб организаций (компаний, учреждений) вопросы документирования трудовых отношений: оформление приема на работу, перевода на другую работу, увольнения, порядок и сроки хранения кадровых документов. Подробно изложены процедуры применения мер дисциплинарного воздействия и поощрения работников, правила предоставления отпусков, командирования, порядок работы с трудовыми (электронными) книжками, особенности проведения надзорными органами проверок применительно к кадровым службам организаций. В курсе благодаря информационной поддержке справочно-правовой системы «КонсультантПлюс» представлены усовершенствованные формы кадровой документации, подготовленные специалистами СПС «КонсультантПлюс» с учетом новейших изменений Трудового кодекса Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-20564-0</t>
   </si>
   <si>
     <t>65.291.6я723</t>
   </si>
   <si>
     <t>20.05.2025</t>
   </si>