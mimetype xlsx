--- v4 (2026-06-23)
+++ v5 (2026-08-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>23.06.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>