--- v1 (2026-03-27)
+++ v2 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>27.03.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,51 +184,51 @@
   <si>
     <t>Деньги. Кредит. Банки</t>
   </si>
   <si>
     <t>В курсе подробно освещены вопросы функционирования банковской системы: история возникновения и становления банковского дела, характеристика современной банковской системы и ее элементов, основные банковские операции, продукты и услуги, анализ деятельности банка и стратегии управления экономическим состоянием банка. Рассмотрены статус, полномочия и функции Центрального банка Российской Федерации и его роль как мегарегулятора, отвечающего за финансовую стабильность в стране. Отдельные темы посвящены банкротству и ликвидации банков, управлению банком в кризисные периоды и применению мер по предупреждению несостоятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по экономическим направлениям, а также предпринимателям и администраторам различного уровня, повышающим квалификацию в области управления финансами.</t>
   </si>
   <si>
     <t>978-5-534-18112-8</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>13.09.2024</t>
   </si>
   <si>
     <t>БАНКОВСКОЕ ДЕЛО 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе подробно освещены вопросы функционирования банковской системы: история возникновения и становления банковского дела, характеристика современной банковской системы и ее элементов, основные банковские операции, продукты и услуги, анализ деятельности банка и стратегии управления экономическим состоянием банка. Рассмотрены статус, полномочия и функции Центрального банка Российской Федерации и его роль как мегарегулятора, отвечающего за финансовую стабильность в стране. Отдельные темы посвящены банкротству и ликвидации банков, управлению банком в кризисные периоды и применению мер по предупреждению несостоятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Курс адресован студентам учебных заведений среднего профессионального образования, обучающимся по экономическим направлениям, а также предпринимателям и администраторам различного уровня, повышающим квалификацию в области управления финансами.</t>
+    <t>В курсе подробно освещены вопросы функционирования банковской системы: история возникновения и становления банковского дела, характеристика современной банковской системы и ее элементов, основные банковские операции, продукты и услуги, анализ деятельности банка и стратегии управления экономическим состоянием банка. Рассмотрены статус, полномочия и функции Центрального банка Российской Федерации и его роль как мегарегулятора, отвечающего за финансовую стабильность в стране. Отдельные темы посвящены банкротству и ликвидации банков, управлению банком в кризисные периоды и применению мер по предупреждению несостоятельности.</t>
   </si>
   <si>
     <t>978-5-534-18596-6</t>
   </si>
   <si>
     <t>65.26(я723)</t>
   </si>
   <si>
     <t>12.03.2018</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ АНТИКРИЗИСНОЕ УПРАВЛЕНИЕ В НЕФТЯНОЙ ОТРАСЛИ. Монография</t>
   </si>
   <si>
     <t>Под ред. Бобылевой А.З., Львовой О.А.</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Данное исследование является продолжением многолетней работы авторского коллектива по тематике, связанной с антикризисным управлением, устойчивостью экономики России и отдельных компаний. В отличие от предыдущих работ, монография охватывает отраслевой разрез — нефтяной сектор экономики. Выбор отрасли определяется ее огромной важностью для развития страны: сложившейся структурой государственных доходов, низкой диверсификацией экономики, значительным объемом экспорта нефти и нефтепродуктов, а также новыми вызовами: наметившаяся стагнация спроса на российскую нефть; введение секторальных санкций; необходимость изменения географии добычи из-за выработки ряда месторождений; сужение европейского и возможное расширение азиатско-тихоокеанского рынка; недостаточное развитие полномасштабной биржевой торговли нефтью на российских площадках; дискриминационные меры западных стран при установлении цен на российскую нефть.</t>
   </si>
   <si>
     <t>978-5-534-06501-5</t>
   </si>