--- v2 (2026-05-23)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>