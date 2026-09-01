--- v3 (2026-07-13)
+++ v4 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>13.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>