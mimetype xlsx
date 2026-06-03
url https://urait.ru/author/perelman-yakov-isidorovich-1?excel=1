--- v3 (2026-04-06)
+++ v4 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>07.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,156 +130,159 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.01.2017</t>
   </si>
   <si>
     <t>ВЕСЕЛЫЕ ЗАДАЧИ</t>
   </si>
   <si>
     <t>Перельман Я. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Открытая наука</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
-    <t>Книга Я. И. Перельмана включает головоломки из области математики, физики, мироведения и логики, которые способствуют развитию сообразительности, наблюдательности и воображения. Задачи подготавливают и побуждают читателей к самостоятельным оценкам, размышлениям и выводам, для их решения достаточно простейших познаний в области математики и физики. Также в серии «Открытая наука» выходят другие книги Я. И. Перельмана: «Занимательная астрономия»; «Знаете ли вы физику?»; «Живая математика. Математические рассказы и головоломки»; «Занимательная алгебра»; «Веселые задачи»; «Занимательная геометрия».</t>
+    <t>Книга Я. И. Перельмана включает головоломки из области математики, физики, мироведения и логики, которые способствуют развитию сообразительности, наблюдательности и воображения. Задачи подготавливают побуждают читателей к самостоятельным оценкам, размышлениям и выводам, для их решения достаточно простейших познаний в области математики и физики.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07284-6</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.01.2017</t>
   </si>
   <si>
     <t>ЖИВАЯ МАТЕМАТИКА. МАТЕМАТИЧЕСКИЕ РАССКАЗЫ И ГОЛОВОЛОМКИ</t>
   </si>
   <si>
-    <t>Книга Я. И. Перельмана посвящена занимательным вопросам математики. В ней собраны головоломки и увлекательные задачи, облеченные в форму маленьких рассказов. Для их решения достаточно знакомства с элементарной арифметикой и простейшими сведениями из геометрии. Лишь незначительная часть задач требует умения составлять простейшие уравнения. Также в серии «Открытая наука» выходят другие книги Я. И. Перельмана: «Занимательная астрономия»; «Знаете ли вы физику?»; «Занимательная алгебра»; «Веселые задачи»; «Занимательная геометрия».</t>
+    <t>Книга Я. И. Перельмана посвящена занимательным вопросам математики. В ней собраны головоломки и увлекательные задачи, облеченные в форму маленьких рассказов. Для их решения достаточно знакомства с элементарной арифметикой и простейшими сведениями из геометрии. Лишь незначительная часть задач требует умения составлять простейшие уравнения.</t>
   </si>
   <si>
     <t>978-5-534-12291-6</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>20.01.2017</t>
   </si>
   <si>
     <t>ЗАНИМАТЕЛЬНАЯ АЛГЕБРА</t>
   </si>
   <si>
-    <t>В книге Я. И. Перельмана содержатся увлекательные задачи, помогающие закрепить знания по алгебре и привить интерес к изучению этой науки. Книга способствует развитию мышления и получению необходимых навыков в решении задач, а также развивает у читателей навыки самостоятельной работы, побуждает к самостоятельным размышлениям, оценкам и выводам. Также в серии «Открытая наука» выходят другие книги Я. И. Перельмана: «Занимательная астрономия»; «Знаете ли вы физику?»; «Живая математика. Математические рассказы и головоломки»; «Занимательная алгебра»; «Веселые задачи»; «Занимательная геометрия».</t>
+    <t>В книге Я. И. Перельмана содержатся увлекательные задачи, помогающие закрепить знания по алгебре и привить интерес к изучению этой науки. Книга способствует развитию мышления и получению необходимых навыков в решении задач, а также развивает у читателей навыки самостоятельной работы, побуждает к самостоятельным размышлениям, оценкам и выводам.</t>
   </si>
   <si>
     <t>978-5-534-00072-6</t>
   </si>
   <si>
     <t>26.12.2016</t>
   </si>
   <si>
     <t>ЗАНИМАТЕЛЬНАЯ АСТРОНОМИЯ</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Астрономия. Астрофизика. Геофизика</t>
   </si>
   <si>
-    <t>«Занимательная астрономия» Я. И. Перельмана, выдающегося мастера популяризации науки, стала классической работой по астрономии, выдержавшей более десяти изданий. Книга в доступной и увлекательной форме знакомит читателя с отдельными вопросами астрономии и ее научными достижениями, рассказывает о важнейших явлениях звездного неба. Автор показывает многие привычные явления с новой и неожиданной стороны и раскрывает их подлинный смысл. Также в серии «Открытая наука» выходят другие книги Я. И. Перельмана: «Веселые задачи»; «Живая математика. Математические рассказы и головоломки»; «Занимательная алгебра»; «Занимательная геометрия»; «Знаете ли вы физику?».</t>
+    <t>«Занимательная астрономия» Я. И. Перельмана, выдающегося мастера популяризации науки, стала классической работой по астрономии, выдержавшей более десяти изданий. Книга в доступной и увлекательной форме знакомит читателя с отдельными вопросами астрономии и ее научными достижениями, рассказывает о важнейших явлениях звездного неба. Автор показывает многие привычные явления с новой и неожиданной стороны и раскрывает их подлинный смысл.</t>
   </si>
   <si>
     <t>978-5-534-07253-2</t>
   </si>
   <si>
     <t>28.02.2017</t>
   </si>
   <si>
     <t>ЗАНИМАТЕЛЬНАЯ ГЕОМЕТРИЯ</t>
   </si>
   <si>
-    <t>В настоящем издании советский математик и физик Я. И. Перельман знакомит читателя с основами геометрии. В научно-популярной форме на основе базовой теории приводятся интересные задачи с разбором решений. Книга способствует развитию мышления и получению необходимых навыков в решении задач, а также развивает у читателей навыки самостоятельной работы, побуждает к самостоятельным размышлениям, оценкам и выводам. Также в серии «Открытая наука» выходят другие книги Я. И. Перельмана: «Занимательная астрономия» «Веселые задачи»; «Живая математика. Математические рассказы и головоломки»; «Занимательная алгебра»; «Занимательная механика»; «Знаете ли вы физику?».</t>
+    <t>В настоящем издании советский математик и физик Я. И. Перельман знакомит читателя с основами геометрии. В научно-популярной форме на основе базовой теории приводятся интересные задачи с разбором решений. Книга способствует развитию мышления и получению необходимых навыков в решении задач, а также развивает у читателей навыки самостоятельной работы, побуждает к самостоятельным размышлениям, оценкам и выводам.</t>
   </si>
   <si>
     <t>978-5-534-12883-3</t>
   </si>
   <si>
     <t>31.01.2017</t>
   </si>
   <si>
     <t>ЗАНИМАТЕЛЬНАЯ МЕХАНИКА</t>
   </si>
   <si>
     <t>Общая и теоретическая физика</t>
   </si>
   <si>
-    <t>В настоящем издании советский математик и физик Я. И. Перельман знакомит читателя с основами механики. В научно-популярной форме на основе базовой теории приводятся интересные задачи с разбором решений, в которых раскрывается суть явлений, окружающих человека в повседневной жизни. Несмотря на то, что со времени написания книги наука шагнула далеко вперед, она и сейчас позволит современному поколению освоить начала механики. Также в серии «Открытая наука» выходят другие книги Я. И. Перельмана: «Занимательная астрономия» «Веселые задачи»; «Живая математика. Математические рассказы и головоломки»; «Занимательная алгебра»; «Занимательная геометрия»; «Знаете ли вы физику?».</t>
+    <t>В настоящем издании советский математик и физик Я. И. Перельман знакомит читателя с основами механики. В научно-популярной форме на основе базовой теории приводятся интересные задачи с разбором решений, в которых раскрывается суть явлений, окружающих человека в повседневной жизни. Несмотря на то, что со времени написания книги наука шагнула далеко вперед, она и сейчас позволит современному поколению освоить начала механики.</t>
   </si>
   <si>
     <t>978-5-534-08202-9</t>
   </si>
   <si>
     <t>08.02.2017</t>
   </si>
   <si>
     <t>ЗАНИМАТЕЛЬНАЯ ФИЗИКА. В 2 КН. КНИГА 1</t>
   </si>
   <si>
+    <t>Настоящее издание советского математика и физика Я. И. Перельмана состоит из двух книг. В первой книге в занимательной форме раскрываются действия таких физических процессов, как скорость и сложение движений, тяжесть и вес, сопротивление среды, свойство жидкостей и газов, тепловые и оптические явления. Во второй книге раскрываются основные законы механики, круговое движение, всемирное тяготение, магнетизм, электричество, отражение и преломление света , волнообразное движение и другие темы.</t>
+  </si>
+  <si>
+    <t>978-5-534-07255-6, 978-5-534-07256-3</t>
+  </si>
+  <si>
+    <t>ЗАНИМАТЕЛЬНАЯ ФИЗИКА. В 2 КН. КНИГА 2</t>
+  </si>
+  <si>
     <t>Настоящее издание советского математика и физика Я. И. Перельмана состоит из двух книг. В первой книге в занимательной форме раскрываются действия таких физических процессов, как скорость и сложение движений, тяжесть и вес, сопротивление среды, свойство жидкостей и газов, тепловые и оптические явления. Во второй книге раскрываются основные законы механики, круговое движение, всемирное тяготение, магнетизм, электричество, отражение и преломление света, волнообразное движение и другие темы.</t>
   </si>
   <si>
-    <t>978-5-534-07255-6, 978-5-534-07256-3</t>
-[...4 lines deleted...]
-  <si>
     <t>978-5-534-07257-0, 978-5-534-07256-3</t>
   </si>
   <si>
     <t>ЗНАЕТЕ ЛИ ВЫ ФИЗИКУ?</t>
   </si>
   <si>
-    <t>В книге Я. И. Перельмана содержатся вопросы и ответы из различных областей физики, которые помогают читателям распознавать различные физические процессы и явления, решать простые и достаточно сложные задачи, а также способствуют развитию сообразительности, наблюдательности и воображения. Книга развивает у читателей навыки самостоятельной работы, побуждает к самостоятельным размышлениям, оценкам и выводам. Также в серии «Открытая наука» выходят другие книги Я. И. Перельмана: «Занимательная астрономия»; «Знаете ли вы физику?»; «Живая математика. Математические рассказы и головоломки»; «Занимательная алгебра»; «Веселые задачи»; «Занимательная геометрия».</t>
+    <t>В книге Я. И. Перельмана содержатся вопросы и ответы из различных областей физики, которые помогают читателям распознавать различные физические процессы и явления, решать простые и достаточно сложные задачи, а также способствуют развитию сообразительности, наблюдательности и воображения. Книга развивает у читателей навыки самостоятельной работы, побуждает к самостоятельным размышлениям, оценкам и выводам.</t>
   </si>
   <si>
     <t>978-5-534-09637-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1389,125 +1392,125 @@
         <v>242</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1079.0</v>
       </c>
       <c r="M12" s="9">
         <v>1189.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>22.3</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.413</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>562942</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>238</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1069.0</v>
       </c>
       <c r="M13" s="9">
         <v>1179.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>22.3</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
         <v>0.408</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>