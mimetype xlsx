--- v1 (2026-03-14)
+++ v2 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>14.03.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>30.04.2021</t>
   </si>
   <si>
     <t>ЗАЩИТА ТРУДОВЫХ ПРАВ: ИСТОРИЯ, ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Петров А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>В курсе рассмотрены концептуальные теоретические и практические вопросы защиты трудовых прав, а также обоснованы нетрадиционные подходы к их решению, представлены нормы трудового права России и международного трудового права. Достоинством курса является исследование современной судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Курс содержит богатый иллюстративный аппарат и обстоятельный практический комплекс. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам, аспирантам и преподавателям образовательных организаций высшего юридического образования, юридических факультетов университетов и академий, а также может быть интересно и полезно работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14859-6</t>
   </si>
   <si>
     <t>67.405.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.03.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТРУДОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике рассматриваются концептуальные теоретические и практические вопросы международного трудового права, а также обоснованы нетрадиционные подходы к решению проблем международного правового регулирования в сфере труда. Достоинством издания является рассмотрение судебной практики: постановлений Пленума Верховного Суда РФ, постановлений и определений Конституционного Суда РФ, Верховного Суда РФ по конкретным трудовым делам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет интересна и полезна юристам-практикам, работодателям и их представителям, профсоюзным органам, специалистам по персоналу.</t>
   </si>