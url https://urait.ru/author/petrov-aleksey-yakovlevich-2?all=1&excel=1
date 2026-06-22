--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>04.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,189 +133,189 @@
   <si>
     <t>30.04.2021</t>
   </si>
   <si>
     <t>ЗАЩИТА ТРУДОВЫХ ПРАВ: ИСТОРИЯ, ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Петров А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Трудовое право</t>
   </si>
   <si>
-    <t>В курсе рассмотрены концептуальные теоретические и практические вопросы защиты трудовых прав, а также обоснованы нетрадиционные подходы к их решению, представлены нормы трудового права России и международного трудового права. Достоинством курса является исследование современной судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Курс содержит богатый иллюстративный аппарат и обстоятельный практический комплекс. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам, аспирантам и преподавателям образовательных организаций высшего юридического образования, юридических факультетов университетов и академий, а также может быть интересно и полезно работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
+    <t>В курсе рассмотрены концептуальные теоретические и практические вопросы защиты трудовых прав, а также обоснованы нетрадиционные подходы к их решению, представлены нормы трудового права России и международного трудового права. Достоинством курса является исследование современной судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Курс содержит богатый иллюстративный аппарат и обстоятельный практический комплекс.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14859-6</t>
   </si>
   <si>
     <t>67.405.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.03.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ТРУДОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются концептуальные теоретические и практические вопросы международного трудового права, а также обоснованы нетрадиционные подходы к решению проблем международного правового регулирования в сфере труда. Достоинством издания является рассмотрение судебной практики: постановлений Пленума Верховного Суда РФ, постановлений и определений Конституционного Суда РФ, Верховного Суда РФ по конкретным трудовым делам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет интересна и полезна юристам-практикам, работодателям и их представителям, профсоюзным органам, специалистам по персоналу.</t>
+    <t>В учебнике рассматриваются концептуальные теоретические и практические вопросы международного трудового права, а также обоснованы нетрадиционные подходы к решению проблем международного правового регулирования в сфере труда. Достоинством издания является рассмотрение судебной практики: постановлений Пленума Верховного Суда РФ, постановлений и определений Конституционного Суда РФ, Верховного Суда РФ по конкретным трудовым делам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет интересна и полезна юристам-практикам, работодателям и их представителям, профсоюзным органам, специалистам по персоналу. Книга будет интересна и полезна юристам-практикам, работодателям и их представителям, профсоюзным органам, специалистам по персоналу.</t>
   </si>
   <si>
     <t>978-5-534-18904-9</t>
   </si>
   <si>
     <t>12.04.2024</t>
   </si>
   <si>
     <t>ОСОБЕННОСТИ ПРАВОВОГО РЕГУЛИРОВАНИЯ ТРУДА ОТДЕЛЬНЫХ КАТЕГОРИЙ РАБОТНИКОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются актуальные вопросы правового регулирования труда отдельных категорий работников. В работе использованы: трудовое право России, международное трудовое право и трудовое право некоторых зарубежных государств. Достоинством издания является судебная практика: постановления и определения Конституционного Суда РФ, постановления Пленума Верховного Суда РФ, определения Верховного Суда РФ по конкретным трудовым делам и т. д. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Курс будет также интересен и полезен работодателям и их представителям, профсоюзным органам, государственным инспекторам труда, юрисконсультам, специалистам по персоналу.</t>
   </si>
   <si>
     <t>978-5-534-19041-0</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>31.10.2019</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ ПО ТРУДОВОМУ ПРАВУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Петров А. Я.</t>
   </si>
   <si>
-    <t>В пособии рассмотрены теоретические и практические вопросы ответственности по российскому трудовому праву, а также обоснованы нетрадиционные подходы к решению проблем ответственности по трудовому законодательству. В издании использованы нормативные правовые акты, содержащие нормы российского трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов, содержащих нормы трудового права об ответственности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет также интересна и полезна работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
+    <t>В пособии рассмотрены теоретические и практические вопросы ответственности по российскому трудовому праву, а также обоснованы нетрадиционные подходы к решению проблем ответственности по трудовому законодательству. В издании использованы нормативные правовые акты, содержащие нормы российского трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов, содержащих нормы трудового права об ответственности.</t>
   </si>
   <si>
     <t>978-5-534-12561-0</t>
   </si>
   <si>
     <t>14.03.2019</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНОЕ ОБРАЗОВАНИЕ И ОБУЧЕНИЕ РАБОТНИКОВ (ПЕРСОНАЛА). ПРАВОВЫЕ ОСНОВЫ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике на основе российских нормативных правовых актов, международного трудового права и трудового права некоторых зарубежных государств рассматриваются концептуальные теоретические и практические вопросы профессионального образования и профессионального обучения работников (персонала), а также обоснованы нетрадиционные подходы к решению проблем профессионального образования и обучения по трудовому и образовательному законодательству. Приведены примеры судебной практики: постановления и определения Конституционного Суда РФ; постановления Пленума Верховного Суда РФ, решения, определения и постановления судов общей юрисдикции по конкретным трудовым делам. Сформулированы предложения по дальнейшему совершенствованию норм Трудового кодекса РФ, иных нормативных правовых актов, регулирующих профессиональное образование и профессиональное обучение. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга будет интересна и полезна юристам-практикам, работодателям и их представителям, менеджерам по персоналу.</t>
+    <t>В учебнике на основе российских нормативных правовых актов, международного трудового права и трудового права некоторых зарубежных государств рассматриваются концептуальные теоретические и практические вопросы профессионального образования и профессионального обучения работников (персонала), а также обоснованы нетрадиционные подходы к решению проблем профессионального образования и обучения по трудовому и образовательному законодательству. Приведены примеры судебной практики: постановления и определения Конституционного Суда РФ; постановления Пленума Верховного Суда РФ, решения, определения и постановления судов общей юрисдикции по конкретным трудовым делам. Сформулированы предложения по дальнейшему совершенствованию норм Трудового кодекса РФ, иных нормативных правовых актов, регулирующих профессиональное образование и профессиональное обучение.</t>
   </si>
   <si>
     <t>978-5-534-10444-8</t>
   </si>
   <si>
     <t>74.4я73</t>
   </si>
   <si>
     <t>29.03.2019</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНОЕ ОБРАЗОВАНИЕ И ОБУЧЕНИЕ РАБОТНИКОВ (ПЕРСОНАЛА). ПРАВОВЫЕ ОСНОВЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике на основе российских нормативных правовых актов, международного трудового права и трудового права некоторых зарубежных государств рассматриваются концептуальные теоретические и практические вопросы профессионального образования и профессионального обучения работников (персонала), а также обоснованы нетрадиционные подходы к решению проблем профессионального образования и обучения по трудовому и образовательному законодательству. Приведены примеры судебной практики: постановления и определения Конституционного Суда РФ; постановления Пленума Верховного Суда РФ, решения, определения и постановления судов общей юрисдикции по конкретным трудовым делам. Сформулированы предложения по дальнейшему совершенствованию норм Трудового кодекса РФ, иных нормативных правовых актов, регулирующих профессиональное образование и профессиональное обучение. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет интересна и полезна юристам-практикам, работодателям и их представителям, менеджерам по персоналу.</t>
+    <t>В учебнике на основе российских нормативных правовых актов, международного трудового права и трудового права некоторых зарубежных государств рассматриваются концептуальные теоретические и практические вопросы профессионального образования и профессионального обучения работников (персонала), а также обоснованы нетрадиционные подходы к решению проблем профессионального образования и обучения по трудовому и образовательному законодательству. Приведены примеры судебной практики: постановления и определения Конституционного Суда РФ; постановления Пленума Верховного Суда РФ, решения, определения и постановления судов общей юрисдикции по конкретным трудовым делам. Сформулированы предложения по дальнейшему совершенствованию норм Трудового кодекса РФ, иных нормативных правовых актов, регулирующих профессиональное образование и профессиональное обучение. Книга будет интересна и полезна юристам-практикам, работодателям и их представителям, менеджерам по персоналу.</t>
   </si>
   <si>
     <t>978-5-534-11306-8</t>
   </si>
   <si>
     <t>74.4я723</t>
   </si>
   <si>
     <t>07.02.2022</t>
   </si>
   <si>
     <t>СОЦИАЛЬНОЕ ПАРТНЕРСТВО В СФЕРЕ ТРУДА: ИСТОРИЯ, ТЕОРИЯ, ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике рассмотрены концептуальные теоретические и практические правовые вопросы и проблемы социального партнерства в сфере труда, а также обоснованы нетрадиционные подходы к их решению. В издании использованы нормы трудового права России, а также международного трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда РФ, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет интересна и полезна работодателям и их представителям, профсоюзным организациям, юристам-практикам и менеджерам по персоналу.</t>
   </si>
   <si>
     <t>978-5-534-15360-6</t>
   </si>
   <si>
     <t>23.12.2024</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО.ОСОБЕННАЯ ЧАСТЬ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Буянова М. О.</t>
   </si>
   <si>
     <t>В Особенную часть трудового права входят нормы, регулирующие общественные отношения, связанные с применением наемного труда. Она включает в себя институты занятости и трудоустройства, трудового договора, рабочего времени и времени отдыха, заработной платы, гарантий и компенсаций, дисциплинарной и материальной ответственности, охраны труда, надзора и контроля за соблюдением трудового законодательства, защиты трудовых прав, трудовых споров. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, научных и практических работников, а также для всех интересующихся проблемами современного трудового права.</t>
   </si>
   <si>
     <t>978-5-534-21345-4</t>
   </si>
   <si>
     <t>21.06.2024</t>
   </si>
   <si>
     <t>ТРУДОВОЙ ДОГОВОР 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются понятие, стороны, содержание трудового договора, порядок его заключения, изменения и прекращения, особенности трудовых договоров с отдельными категориями работников. Для сравнительного анализа раскрывается сущность трудовых договоров (контрактов) о государственной гражданской и муниципальной службе, а также об альтернативной гражданской службе. В работе использованы не только нормативные правовые акты, содержащие нормы трудового права России, но и международное трудовое право и трудовое право зарубежных государств. Достоинством издания является рассмотрение судебной практики, постановлений Конституционного Суда РФ, Пленума Верховного Суда РФ, определений и постановлений Верховного Суда РФ по конкретным трудовым делам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов, юридических факультетов университетов и академий. Издание будет также интересно и полезно всем работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
+    <t>В курсе рассматриваются понятие, стороны, содержание трудового договора, порядок его заключения, изменения и прекращения, особенности трудовых договоров с отдельными категориями работников. Для сравнительного анализа раскрывается сущность трудовых договоров (контрактов) о государственной гражданской и муниципальной службе, а также об альтернативной гражданской службе. В работе использованы не только нормативные правовые акты, содержащие нормы трудового права России, но и международное трудовое право и трудовое право зарубежных государств. Достоинством издания является рассмотрение судебной практики, постановлений Конституционного Суда РФ, Пленума Верховного Суда РФ, определений и постановлений Верховного Суда РФ по конкретным трудовым делам.</t>
   </si>
   <si>
     <t>978-5-534-17519-6</t>
   </si>
   <si>
     <t>20.02.2020</t>
   </si>
   <si>
     <t>ТРУДОВОЙ РАСПОРЯДОК И ДИСЦИПЛИНА ТРУДА. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены концептуальные теоретические и практические вопросы и проблемы трудового распорядка, дисциплины труда, а также обоснованы нетрадиционные подходы к их решению. В издании использованы нормы трудового права России и некоторых зарубежных государств, а также международного трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов о трудовом распорядке и дисциплине труда. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет также интересна и полезна работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
+    <t>В учебнике рассмотрены концептуальные теоретические и практические вопросы и проблемы трудового распорядка, дисциплины труда, а также обоснованы нетрадиционные подходы к их решению. В издании использованы нормы трудового права России и некоторых зарубежных государств, а также международного трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов о трудовом распорядке и дисциплине труда.</t>
   </si>
   <si>
     <t>978-5-534-12404-0</t>
   </si>
   <si>
     <t>65.242я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>