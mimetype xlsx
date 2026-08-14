--- v3 (2026-06-22)
+++ v4 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>