--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+  <si>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -209,56 +209,50 @@
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
     <t>Учебное пособие составлено в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Оно включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжено современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
   </si>
   <si>
     <t>978-5-534-13024-9</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>19.10.2025</t>
   </si>
   <si>
     <t>Социально-правовая и законодательная основы социальной работы с семьей и детьми. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...4 lines deleted...]
-    <t>Социальная работа</t>
   </si>
   <si>
     <t>В курсе раскрывается содержание понятия семейной политики, демонстрируется ее место в социальной политике государства. Проанализированы ключевые субъекты управления и основные направления реализации государственной семейной политики в Российской Федерации. Курс содержит актуальную характеристику состояния института семьи в Российской Федерации, включая его социально-демографические показатели. Подробно рассматриваются вопросы эффективности реализации государственной семейной политики в контексте текущих и перспективных общегосударственных приоритетов. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21854-1</t>
   </si>
   <si>
     <t>07.04.2025</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ МОБИЛЬНОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>под науч. ред. Зарубина В. Г., Семенова В.А.</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
     <t>Курс составлен в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Издание включает свод необходимых знаний по социологии мобильности и открывает возможность для самостоятельного поиска в различных областях социологии, оно снабжено современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Курс построен в виде курса лекций. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей, интересующихся проблемами социологии.</t>
   </si>
   <si>
     <t>978-5-534-21186-3</t>
   </si>
@@ -1134,203 +1128,203 @@
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>136</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>739.0</v>
       </c>
       <c r="M8" s="9">
         <v>809.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Q8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.183</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>590141</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>53</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>399.0</v>
       </c>
       <c r="M9" s="9">
         <v>439.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.083</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>590296</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>44</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>359.0</v>
       </c>
       <c r="M10" s="9">
         <v>389.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.072</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>