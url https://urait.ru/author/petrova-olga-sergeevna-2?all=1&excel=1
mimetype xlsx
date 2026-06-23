--- v2 (2026-04-30)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,51 +166,51 @@
   <si>
     <t>60.99я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.10.2023</t>
   </si>
   <si>
     <t>МОТИВАЦИЯ И СТИМУЛИРОВАНИЕ ТРУДОВОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Трапицына С.Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В кусе подробно рассматриваются актуальные вопросы мотивации и стимулирования труда персонала, даются характеристики основных теорий мотивации, приводится классификация мотивов и факторов, влияющих на мотивацию трудовой деятельности, описаны структура, функции и механизмы формирования трудовой мотивации, анализируются особенности материальной и нематериальной мотивации персонала, пути повышения трудовой активности персонала. Особое внимание уделено вопросам накопления человеческого капитала в экономике знаний, человеку как объекту экономического и социального взаимодействия, основам трудовой мотивации и влиянию на нее организационной культуры, проектированию оптимальных систем мотивации трудовой деятельности. Проанализированы проблемы повышения производительности труда, эффективного управления персоналом. Раскрыты сущность и технологии формирования и управления системой мотивации и стимулирования трудовой деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Управление персоналом», «Менеджмент». Курс будет также небезынтересен студентам, аспирантам, докторантам других направлений, исследователям и специалистам по управлению персоналом, а также всем тем, кто стремится повысить свою компетенцию в этой области.</t>
+    <t>В кусе подробно рассматриваются актуальные вопросы мотивации и стимулирования труда персонала, даются характеристики основных теорий мотивации, приводится классификация мотивов и факторов, влияющих на мотивацию трудовой деятельности, описаны структура, функции и механизмы формирования трудовой мотивации, анализируются особенности материальной и нематериальной мотивации персонала, пути повышения трудовой активности персонала. Особое внимание уделено вопросам накопления человеческого капитала в экономике знаний, человеку как объекту экономического и социального взаимодействия, основам трудовой мотивации и влиянию на нее организационной культуры, проектированию оптимальных систем мотивации трудовой деятельности. Проанализированы проблемы повышения производительности труда, эффективного управления персоналом. Раскрыты сущность и технологии формирования и управления системой мотивации и стимулирования трудовой деятельности.</t>
   </si>
   <si>
     <t>978-5-534-17962-0</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>ОТРАСЛЕВАЯ СОЦИОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Зарубина В. Г., Семенова В.А.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
     <t>Учебное пособие составлено в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Оно включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжено современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
   </si>