--- v3 (2026-06-23)
+++ v4 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>23.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>