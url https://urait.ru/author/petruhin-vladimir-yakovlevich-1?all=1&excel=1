--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>19.02.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ НАРОДОВ РОССИИ В ДРЕВНОСТИ И РАННЕМ СРЕДНЕВЕКОВЬЕ 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Петрухин В. Я., Раевский Д. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>В курсе систематически излагаются данные археологических, исторических (письменных), лингвистических источников по проблемам этногенеза и ранней этнической истории как народов современной России, так и исчезнувших на пространствах Северной Евразии, но оставивших вечный след в мировой истории и сознании современной культуры. Народы (и создаваемые ими государства) рассматриваются как самостоятельные «таксономические» единицы мирового исторического процесса. По ходу изложения материала авторы ссылаются на большое количество актуальных статей и монографий, о которых следует иметь представление читателям курса для более глубокого изучения того или иного вопроса. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В настоящем учебном пособии систематически излагаются данные археологических, исторических (письменных), лингвистических источников по проблемам этногенеза и ранней этнической истории как народов современной России, так и исчезнувших на пространствах Северной Евразии, но оставивших вечный след в мировой истории и сознании современной культуры. Народы (и создаваемые ими государства) рассматриваются как самостоятельные «таксономические» единицы мирового исторического процесса. По ходу изложения материала авторы ссылаются на большое количество актуальных статей и монографий, о которых следует иметь представление читателям пособия для более глубокого изучения того или иного вопроса. Кроме того, для наглядности текст сопровождается большим количеством иллюстраций. Содержание пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12875-8</t>
   </si>
   <si>
     <t>63.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>