--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>15.03.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>