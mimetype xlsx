--- v3 (2026-04-29)
+++ v4 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>29.04.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19241-4</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.10.2017</t>
   </si>
   <si>
     <t>МУЗЫКАЛЬНАЯ ПСИХОЛОГИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе, предназначенном для будущих профессиональных музыкантов, раскрываются особенности психологии личности музыканта и его творческой деятельности; прослеживаются этапы развития взглядов на роль музыки и музыкантов в обществе в различные исторические эпохи, раскрывается их важная общественная миссия в современном социуме. Курс содержит психолого-педагогические рекомендации по развитию музыкальных способностей, эмоционально-волевых качеств личности, по приемам и методам подготовки к публичному выступлению. В приложении предлагаются специализированные психологические тесты, которые позволят музыканту-профессионалу расширить свои знания и представления о самом себе и о психических познавательных процессах, которые задействованы в различных видах музыкальной деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе, предназначенном для будущих профессиональных музыкантов, раскрываются особенности психологии личности музыканта и его творческой деятельности; прослеживаются этапы развития взглядов на роль музыки и музыкантов в обществе в различные исторические эпохи, раскрывается их важная общественная миссия в современном социуме. Курс содержит психолого-педагогические рекомендации по развитию музыкальных способностей, эмоционально-волевых качеств личности, по приемам и методам подготовки к публичному выступлению. В приложении предлагаются специализированные психологические тесты, которые позволят музыканту-профессионалу расширить свои знания и представления о самом себе и о психических познавательных процессах, которые задействованы в различных видах музыкальной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-19242-1</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
   <si>
     <t>25.10.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКИЕ ОСНОВЫ ПРЕПОДАВАНИЯ ТВОРЧЕСКИХ ДИСЦИПЛИН. РАЗВИТИЕ ТВОРЧЕСКИХ СПОСОБНОСТЕЙ 3-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>В курсе рассмотрены исторические этапы становления психологии художественного творчества, роль и значение искусства в жизни общества, основные положения психологии художественного творчества. Особое внимание уделено особенностям психологии творческой личности, ее развития. Разобраны профессиональные трудности и сложности в сфере художественного творчества, представлено развитие художественного творчества в различных видах искусства. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20937-2</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
@@ -238,51 +238,51 @@
   <si>
     <t>978-5-534-11272-6</t>
   </si>
   <si>
     <t>26.05.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПЕДАГОГИКА ХУДОЖЕСТВЕННОГО ТВОРЧЕСТВА 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Искусствознание. История искусств</t>
   </si>
   <si>
     <t>В учебном пособии рассмотрены исторические этапы становления психологии художественного творчества, роль и значение искусства в жизни общества, основные положения психологии художественного творчества. Особое внимание уделено особенностям психологии творческой личности, ее развития. Разобраны профессиональные трудности и сложности в сфере художественного творчества, представлено развитие художественного творчества в различных видах искусства. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Учебное пособие предназначено студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-08179-4</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПЕДАГОГИКА ХУДОЖЕСТВЕННОГО ТВОРЧЕСТВА 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В учебном пособии рассмотрены исторические этапы становления психологии художественного творчества, роль и значение искусства в жизни общества, основные положения психологии художественного творчества. Особое внимание уделено особенностям психологии творческой личности, ее развития. Разобраны профессиональные трудности и сложности в сфере художественного творчества, представлено развитие художественного творчества в различных видах искусства. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. К пособию прилагаются приложения с различными методами диагностики и тестами, расположенные в электронной библиотечной системе «Юрайт» (biblio-online.ru).</t>
+    <t>В учебном пособии рассмотрены исторические этапы становления психологии художественного творчества, роль и значение искусства в жизни общества, основные положения психологии художественного творчества. Особое внимание уделено особенностям психологии творческой личности, ее развития. Разобраны профессиональные трудности и сложности в сфере художественного творчества, представлено развитие художественного творчества в различных видах искусства. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме.</t>
   </si>
   <si>
     <t>978-5-534-16678-1</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>
   <si>
     <t>21.06.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ХУДОЖЕСТВЕННОГО ТВОРЧЕСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии рассмотрены исторические этапы становления психологии художественного творчества, роль и значение искусства в жизни общества, основные положения психологии художественного творчества. Особое внимание уделено особенностям психологии творческой личности, ее развития. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначено студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-11233-7</t>
   </si>
   <si>
     <t>22.06.2017</t>
   </si>
   <si>
     <t>РАЗВИТИЕ ТВОРЧЕСКИХ СПОСОБНОСТЕЙ. Учебник для вузов</t>
   </si>