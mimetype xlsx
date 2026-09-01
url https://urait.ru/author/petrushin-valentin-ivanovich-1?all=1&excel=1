--- v4 (2026-06-30)
+++ v5 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>30.06.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>