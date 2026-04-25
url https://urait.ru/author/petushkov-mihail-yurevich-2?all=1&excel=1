--- v1 (2026-02-19)
+++ v2 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>19.02.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>