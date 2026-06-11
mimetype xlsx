--- v2 (2026-04-25)
+++ v3 (2026-06-11)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
-[...1 lines deleted...]
-    <t>25.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,108 +133,105 @@
   <si>
     <t>24.08.2021</t>
   </si>
   <si>
     <t>АВТОНОМНЫЕ ИНВЕРТОРЫ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Петушков М. Ю.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
-    <t>Вся преобразовательная техника основана на комбинациях четырех электротехнических компонентов. Их компоновка, состав и алгоритм работы и будут определять, к какому из типов преобразователей они будут относиться. Это касается и деления на классы внутри каждого из типа преобразователей. Основными элементами являются вентили или ключи; реактивные элементы: конденсаторы, катушки индуктивности; активные элементы: резисторы. В пособии рассматриваются автономные инверторы — тока, напряжения и резонансные инверторы. Пособие направлено на рассмотрение особенностей работы каждого из этих типов инверторов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано студентам высших учебных заведений, обучающимся по направлениям подготовки 11.03.00 и 11.04.00 «Электроника и наноэлектроника», квалификация «Бакалавр» и «Магистр», также может быть рекомендовано слушателям дополнительных программ профессионального образования и аспирантам.</t>
+    <t>Вся преобразовательная техника основана на комбинациях четырех электротехнических компонентов. Их компоновка, состав и алгоритм работы и будут определять, к какому из типов преобразователей они будут относиться. Это касается и деления на классы внутри каждого из типа преобразователей. Основными элементами являются вентили или ключи; реактивные элементы: конденсаторы, катушки индуктивности; активные элементы: резисторы. В пособии рассматриваются автономные инверторы — тока, напряжения и резонансные инверторы. Пособие направлено на рассмотрение особенностей работы каждого из этих типов инверторов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14981-4</t>
   </si>
   <si>
     <t>31.264.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.11.2021</t>
   </si>
   <si>
     <t>АВТОНОМНЫЕ ИНВЕРТОРЫ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Вся преобразовательная техника основана на комбинациях четырех электротехнических компонентов. Их компоновка, состав и алгоритм работы и будут определять, к какому из типов преобразователей они будут относиться. Это касается и деления на классы внутри каждого из типа преобразователей. Основными элементами являются вентили или ключи; реактивные элементы: конденсаторы, катушки индуктивности; активные элементы: резисторы. В пособии рассматриваются автономные инверторы — тока, напряжения и резонансные инверторы. Пособие направлено на рассмотрение особенностей работы каждого из этих типов инверторов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие адресовано студентам образовательных учреждений среднего профессионального образования, обучающимся по направлениям подготовки «Электроника и наноэлектроника», также может быть рекомендовано слушателям дополнительных программ профессионального образования и аспирантам.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15294-4</t>
   </si>
   <si>
     <t>31.264.5я723</t>
   </si>
   <si>
     <t>20.05.2022</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРЕОБРАЗОВАТЕЛЬНОЙ ТЕХНИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе подробно рассматриваются выпрямители однофазного и трехфазного тока, управляемые и неуправляемые, и их энергетические характеристики. Курс направлен на формирование у студентов фундаментального понимания особенностей работы каждого из этих типов выпрямителей. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям. Он может быть также рекомендован слушателям дополнительных программ профессионального образования и аспирантам.</t>
   </si>
   <si>
     <t>978-5-534-15394-1</t>
   </si>
   <si>
     <t>04.05.2021</t>
   </si>
   <si>
     <t>ПРЕОБРАЗОВАТЕЛИ ПОСТОЯННОГО НАПРЯЖЕНИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>В курсе приведено систематическое изложение материалов по классификации преобразователей постоянного напряжения. Предлагаются основы расчета преобразователей. Последовательно рассматриваются однотактные преобразователи с гальванически связанными входом и выходом (тип С), схемы с двухобмоточным дросселем, комбинированные схемы, преобразователи с промежуточным трансформатором (тип 1Р), с входным трансформатором, преобразователи с выходным трансформатором. В курсе также рассматриваются практические схемы: автономный ключевой стабилизатор мощностью 2,8 кВт с двухтактным ШИМ-преобразователем постоянного напряжения, стабилизирующий ОПНП мощностью 30 Вт, стабилизирующий ИВЕП мощностью 300 Вт, проводится сравнение преобразователей, работающих в непрерывном и прерывистых режимах. Приведено описание электромагнитных помех в преобразователях и электромагнитного излучения, рассмотрены способы снижения их. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности «Электроника и наноэлектроника», а также студентов электротехнических специальностей; курс может быть реко мендован для инженерно-технических работников.</t>
+    <t>В курсе приведено систематическое изложение материалов по классификации преобразователей постоянного напряжения. Предлагаются основы расчета преобразователей. Последовательно рассматриваются однотактные преобразователи с гальванически связанными входом и выходом (тип С), схемы с двухобмоточным дросселем, комбинированные схемы, преобразователи с промежуточным трансформатором (тип 1Р), с входным трансформатором, преобразователи с выходным трансформатором. В курсе также рассматриваются практические схемы: автономный ключевой стабилизатор мощностью 2,8 кВт с двухтактным ШИМ-преобразователем постоянного напряжения, стабилизирующий ОПНП мощностью 30 Вт, стабилизирующий ИВЕП мощностью 300 Вт, проводится сравнение преобразователей, работающих в непрерывном и прерывистых режимах. Приведено описание электромагнитных помех в преобразователях и электромагнитного излучения, рассмотрены способы снижения их.</t>
   </si>
   <si>
     <t>978-5-534-14552-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -940,197 +937,197 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>559.0</v>
       </c>
       <c r="M6" s="9">
         <v>609.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.135</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588616</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>95</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>459.0</v>
       </c>
       <c r="M7" s="9">
         <v>499.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.106</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588579</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>179</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L8" s="9">
         <v>849.0</v>
       </c>
       <c r="M8" s="9">
         <v>929.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.269</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>