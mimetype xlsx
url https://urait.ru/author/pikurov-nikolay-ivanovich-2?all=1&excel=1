--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>05.06.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ УГОЛОВНОЕ ПРАВО 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Арямов А. А., Русанов Г. А., Под общ. ред. Бриллиантова А.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>Главная цель настоящего издания — помочь студентам в овладении основными теоретическими знаниями в сфере международного уголовного права. В курсе рассмотрены методология международного уголовного права и его доктрины. Подробно изложены вопросы международной уголовной ответственности, в том числе процессуальные аспекты ее реализации, а также понятие и виды международных преступлений и преступлений международного характера. Раскрываются проблемы взаимодействия с национальными уголовно-правовыми системами. Для лучшего восприятия и понимания сути излагаемого материала учебник подробно структурирован, а избранный авторами стиль изложения поможет разобраться даже в самых сложных вопросах. Поэтому книга будет интересна и полезна не только студентам, обучающимся по юридическим направлениям и специальностям, но и практическим работникам.</t>
+    <t>Главная цель настоящего издания — помочь студентам в овладении основными теоретическими знаниями в сфере международного уголовного права. В учебнике рассмотрены методология международного уголовного права и его доктрины. Подробно изложены вопросы международной уголовной ответственности, в том числе процессуальные аспекты ее реализации, а также понятие и виды международных преступлений и преступлений международного характера. Раскрываются проблемы взаимодействия с национальными уголовно-правовыми системами. Для лучшего восприятия и понимания сути излагаемого материала он подробно структурирован, а избранный авторами стиль изложения поможет разобраться даже в самых сложных вопросах. Поэтому учебник будет интересен и полезен не только студентам, обучающимся по юридическим направлениям и специальностям, но и практическим работникам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19483-8</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ЛИЧНОСТИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Наумов А. В., Кибальник А. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
@@ -187,63 +187,60 @@
   <si>
     <t>978-5-534-18588-1</t>
   </si>
   <si>
     <t>09.08.2018</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО ЗАРУБЕЖНЫХ ГОСУДАРСТВ. ОБЩАЯ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Наумова А.В., Кибальника А.Г.</t>
   </si>
   <si>
     <t>Настоящий учебник по Общей части уголовного права зарубежных государств написан с учетом основных положений иностранного уголовного законодательства (по состоянию на 1 октября 2017 г.), судебной практики и уголовно-правовой доктрины стран основных правовых систем, а также ключевых государств, не принадлежащих однозначно к какой-либо правовой семье. Авторы ушли от стандартной «циклической» практики подачи учебного материала по схеме «от страны к стране» и представили основные институты зарубежного уголовного права в разрезе содержания каждой темы. Основное внимание уделено изложению видения зарубежного уголовного права с позиций его носителей.</t>
   </si>
   <si>
     <t>978-5-534-06320-2</t>
   </si>
   <si>
     <t>27.12.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности и направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научных сотрудников, а также работников судов и правоохранительных органов.</t>
+    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов.</t>
   </si>
   <si>
     <t>978-5-534-18585-0</t>
   </si>
   <si>
     <t>19.01.2024</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов. Структура и содержание учебника соответствуют актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальностии направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научныхсотрудников, а также работников судов и правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-18550-8</t>
   </si>
   <si>
     <t>05.11.2020</t>
   </si>
   <si>
     <t>ЧАСТНАЯ ЖИЗНЬ И УГОЛОВНОЕ ПРАВО: ПОИСК БАЛАНСА ИНТЕРЕСОВ ГОСУДАРСТВА И ЛИЧНОСТИ. Монография</t>
   </si>
   <si>
     <t>Пикуров Н. И.</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>В монографии рассматриваются проблемные вопросы взаимоотношения личности и государства в сфере уголовно-правовой охраны частной жизни. На основе анализа уголовного закона, а также связанных с ним норм так называемого позитивного регулирования частного и публичного интересов в этой сфере, показан процесс поиска государством баланса таких интересов, в том числе путем проб и ошибок. Указанные вопросы рассматриваются применительно к трем сферам частной жизни — экономической, соматической и информационной. Книга адресована студентам и преподавателям вузов, судьям, прокурорам, следователям, адвокатам и другим лицам, имеющим отношение к применению уголовного закона, всем интересующимся вопросами современного уголовного права.</t>
   </si>
   <si>
     <t>978-5-534-13239-7</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
@@ -1180,132 +1177,132 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2839.0</v>
       </c>
       <c r="M9" s="9">
         <v>3119.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.803</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588238</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>207</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>769.0</v>
       </c>
       <c r="M10" s="9">
         <v>849.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>67.408</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Y10" s="8">
         <v>0.296</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>