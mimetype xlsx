--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>25.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>