--- v3 (2026-05-13)
+++ v4 (2026-07-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>14.05.2026</t>
+    <t>04.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,69 +172,69 @@
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ИЗБРАННОГО ВИДА СПОРТА. СПОРТИВНАЯ БОРЬБА. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-07085-9</t>
   </si>
   <si>
     <t>75.715я723</t>
   </si>
   <si>
     <t>06.05.2014</t>
   </si>
   <si>
     <t>ФИЗИЧЕСКАЯ КУЛЬТУРА. Учебник для вузов</t>
   </si>
   <si>
     <t>Письменский И. А., Аллянов Ю. Н.</t>
   </si>
   <si>
-    <t>В курсе представлены биологические основы физического воспитания, раскрыты вопросы сохранения и укрепления здоровья студентов как главной социальной ценности. Рассмотрены биохимические процессы мышечного сокращения и механизмов энергообразования в мышцах; биологическая роль и функция микроэлементов, белков, крови, капилляров, лимфы. Систематизированы и обобщены данные по восстановительным мероприятиям и реабилитации студентов. Содержатся материалы о вреде курения, наркомании и алкоголя. В работе изложены общие теоретические и методические основы физического воспитания, которые включают методику развития физических качеств. Содержится методика контроля и оценки физического состояния и подготовленности студентов. Представлены программно-методические требования по профессионально-прикладной физической подготовке и современные взгляды на построение многолетней подготовки спортсменов. В курсе также рассматриваются вопросы по организации и планированию спортивных соревнований в вузах. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих дисциплину «Физическая культура», а также для широкого круга читателей, тренеров, спортсменов, преподавателей и научных работников.</t>
+    <t>В курсе представлены биологические основы физического воспитания, раскрыты вопросы сохранения и укрепления здоровья студентов как главной социальной ценности. Рассмотрены биохимические процессы мышечного сокращения и механизмов энергообразования в мышцах; биологическая роль и функция микроэлементов, белков, крови, капилляров, лимфы. Систематизированы и обобщены данные по восстановительным мероприятиям и реабилитации студентов. Содержатся материалы о вреде курения, наркомании и алкоголя. В работе изложены общие теоретические и методические основы физического воспитания, которые включают методику развития физических качеств. Содержится методика контроля и оценки физического состояния и подготовленности студентов. Представлены программно-методические требования по профессионально-прикладной физической подготовке и современные взгляды на построение многолетней подготовки спортсменов. В курсе также рассматриваются вопросы по организации и планированию спортивных соревнований в вузах.</t>
   </si>
   <si>
     <t>978-5-534-14056-9</t>
   </si>
   <si>
     <t>75я73</t>
   </si>
   <si>
     <t>14.06.2016</t>
   </si>
   <si>
     <t>ФИЗИЧЕСКАЯ КУЛЬТУРА. Учебник для СПО</t>
   </si>
   <si>
     <t>Аллянов Ю. Н., Письменский И. А.</t>
   </si>
   <si>
-    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по физической культуре. В курсе изложены общие теоретические и методические основы физического воспитания, а также новые современные научные данные в этой области, раскрыты вопросы сохранения и укрепления здоровья студентов, так как одной из главных задач физического воспитания является улучшение общего физического состояния организма, сохранение и укрепление здоровья, воспитание подрастающего поколения. В курсе также рассматриваются вопросы по организации и планированию спортивных соревнований в учебных заведениях.</t>
+    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по физической культуре. В учебнике изложены общие теоретические и методические основы физического воспитания, а также новые современные научные данные в этой области, раскрыты вопросы сохранения и укрепления здоровья студентов, так как одной из главных задач физического воспитания является улучшение общего физического состояния организма, сохранение и укрепление здоровья, воспитание подрастающего поколения. В учебнике также рассматриваются вопросы по организации и планированию спортивных соревнований в учебных заведениях. Каждая глава издания содержит вопросы и задания для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-18496-9</t>
   </si>
   <si>
     <t>75я723</t>
   </si>
   <si>
     <t>22.04.2022</t>
   </si>
   <si>
     <t>ФИЗИЧЕСКАЯ КУЛЬТУРА: 10—11 КЛАССЫ. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В учебнике представлены биологические основы физического воспитания, раскрыты вопросы сохранения и укрепления здоровья обучающихся как главной социальной ценности. Рассмотрены биохимические процессы мышечного сокращения и механизмов энергообразования в мышцах; биологическая роль и функция микроэлементов, белков, крови, капилляров, лимфы. Систематизированы и обобщены данные по восстановительным мероприятиям и реабилитации обучающихся. Содержатся материалы о вреде курения, наркомании и алкоголя. Изложены общие теоретические и методические основы физического воспитания, которые включают методику развития физических качеств. Представлены методика контроля и оценки физического состояния и подготовленности обучающихся. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16014-7</t>
   </si>