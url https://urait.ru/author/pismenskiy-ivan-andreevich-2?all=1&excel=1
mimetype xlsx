--- v4 (2026-07-04)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>04.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>