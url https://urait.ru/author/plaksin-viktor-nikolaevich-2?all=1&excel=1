--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>16.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>