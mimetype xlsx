--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-07622-6</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>20.07.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебник представляет собой краткое изложение основ социологии как учебной дисциплины, изучаемой студентами образовательных учреждений среднего профессионального образования. Издание включает тестовые задания для самостоятельной работы студентов.</t>
   </si>
   <si>
-    <t>978-5-9916-8931-1</t>
+    <t>978-5-534-22158-9</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>18.07.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ ДЛЯ АГРАРНЫХ ВУЗОВ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник представляет собой краткое изложение основ социологии как учебной дисциплины, изучаемой студентами вузов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по непрофильным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17053-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">