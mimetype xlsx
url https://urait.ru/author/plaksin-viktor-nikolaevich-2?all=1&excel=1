--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>13.07.2016</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-07622-6</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>20.07.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебник представляет собой краткое изложение основ социологии как учебной дисциплины, изучаемой студентами образовательных учреждений среднего профессионального образования. Издание включает тестовые задания для самостоятельной работы студентов.</t>
+    <t>Учебник представляет собой краткое изложение основ социологии как учебной дисциплины, изучаемой студентами вузов. Издание включает тестовые задания для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-22158-9</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>18.07.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ ДЛЯ АГРАРНЫХ ВУЗОВ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник представляет собой краткое изложение основ социологии как учебной дисциплины, изучаемой студентами вузов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по непрофильным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17053-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">