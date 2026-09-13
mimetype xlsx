--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -846,54 +846,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>198</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1149.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1259.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -916,54 +916,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>198</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1149.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1259.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -986,54 +986,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>215</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1229.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1349.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>215</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1229.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1349.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>58</v>
       </c>