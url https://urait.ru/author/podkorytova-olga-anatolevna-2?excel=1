--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>07.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,72 +151,66 @@
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
     <t>Материал соответствует тематике общепринятого для экономических специальностей курса «Анализ временных рядов» и охватывает следующие разделы: стационарные временные ряды, разностно-стационарные временные ряды, модели ARIMA, тесты на единичные корни, векторная модель авторегрессии, линейная регрессия со стационарными переменными, коинтеграция, причинные зависимости во временных рядах, сглаживание временных рядов. Курс содержит большое количество примеров и упражнений. Часть из них носит технический характер и призвана разъяснить теоретические моменты. Другая часть, основанная на реальных данных, демонстрирует приложения теории к реальным задачам из различных областей экономики и снабжена инструкциями по их выполнению в эконометрическом пакете Gretl. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и магистратуры, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19441-8</t>
   </si>
   <si>
     <t>65в6я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.07.2014</t>
   </si>
   <si>
-    <t>ТЕОРИЯ СТАТИСТИКИ С ЭЛЕМЕНТАМИ ЭКОНОМЕТРИКИ. Учебник для вузов</t>
+    <t>Теория статистики с элементами эконометрики. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Ковалев В. В.</t>
   </si>
   <si>
-    <t>Обложка</t>
-[...1 lines deleted...]
-  <si>
     <t>Статистика</t>
   </si>
   <si>
     <t>Учебник следует традициям отечественной школы преподавания экономической статистики. Авторами раскрываются методы классического экономико-статистического анализа. Отличие данного учебника от традиционных учебно-методических работ по статистике заключается в том, что в нем представлена отдельная глава, посвященная эконометрическим моделям. Таким образом, книга содержит базовые разделы, обеспечивающие знакомство слушателей (студентов) с техникой типовой статистической обработки данных, и, кроме того, дает возможность получить самое общее представление о методах эконометрики, применение которых может быть потенциально обусловлено спецификой анализируемых ситуаций. Каждая глава содержит выводы, вопросы и задания для обсуждения, а также задания для самостоятельной работы.</t>
   </si>
   <si>
-    <t>978-5-534-18388-7</t>
+    <t>978-5-534-17938-5</t>
   </si>
   <si>
     <t>60.6я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>60*90/16</t>
   </si>
   <si>
     <t>12.12.2024</t>
   </si>
   <si>
     <t>ТЕОРИЯ СТАТИСТИКИ. СТАТИСТИКА С ЭЛЕМЕНТАМИ ЭКОНОМЕТРИКИ. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>В курсе приведены основные положения, типовые примеры и задачи для самостоятельного решения по курсу «Теория статистики». Издание является дополнением к курсу «Теория статистики с элементами эконометрики», подготовленному тем же авторским коллективом. Особенность данной книги в том, что в ней представлена отдельная тема, посвященная эконометрическим моделям. . Курс способствует приобретению умений применять основные методы статистического анализа данных и формулировать выводы и рекомендации по результатам проведенного анализа, формированию навыков разработки методик статистического анализа как элементов количественного обоснования управленческих решений, выделения совокупностей данных, необходимых для решения конкретной задачи.</t>
   </si>
   <si>
     <t>978-5-534-18906-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -588,51 +582,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/analiz-vremennyh-ryadov-583435" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-statistiki-s-elementami-ekonometriki-589595" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-statistiki-statistika-s-elementami-ekonometriki-prakticheskiy-kurs-583285" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/analiz-vremennyh-ryadov-583435" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-statistiki-s-elementami-ekonometriki-600359" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-statistiki-statistika-s-elementami-ekonometriki-prakticheskiy-kurs-583285" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -883,179 +877,179 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.393</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>589595</v>
+        <v>600359</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>672</v>
+        <v>595</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2369.0</v>
+        <v>2989.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2609.0</v>
+        <v>3289.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S6" s="6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.658</v>
+        <v>0.841</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583285</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>421</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2179.0</v>
       </c>
       <c r="M7" s="9">
         <v>2399.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.63</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>