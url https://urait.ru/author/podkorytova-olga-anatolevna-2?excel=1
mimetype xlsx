--- v1 (2026-04-03)
+++ v2 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>03.04.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>