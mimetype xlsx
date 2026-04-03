--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,72 +202,72 @@
   <si>
     <t>Практикум представляет собой пособие для проведения семинарских занятий и подготовки к ним. Издание содержит материалы, необходимые для освоения универсальных, общепрофессиональных и профессиональных компетенций. Пособие включает два раздела. В первом разделе даются методические рекомендации и приводятся примеры выполнения заданий, представленных в практикуме. Во втором разделе с учетом изменений законодательства по состоянию на 25 августа 2024 г. даются вопросы по теме, ситуационные и тестовые задачи, построенные на основе реальной судебной практики, предложен широкий выбор иных заданий, которые позволят обучающемуся в будущем решать профессиональные задачи в соответствии с видами своей профессиональной деятельности. В учебно-методический комплекс входит учебник «Уголовное право» в четырех томах, а также учебные пособия «Уголовное право. Общая часть. Практикум» и «Уголовное право. Особенная часть. Практикум».</t>
   </si>
   <si>
     <t>978-5-534-20376-9</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Практикум представляет собой пособие для проведения семинарских занятий и подготовки к ним. Издание содержит материалы, необходимые для освоения универсальных, общепрофессиональных и профессиональных компетенций. Пособие включает два раздела. В первом разделе даются методические рекомендации и приводятся примеры выполнения заданий, представленных в практикуме. Во втором разделе с учетом изменений законодательства по состоянию на 25 августа 2024 г. даются вопросы по теме, ситуационные и тестовые задачи, построенные на основе реальной судебной практики, предложен широкий выбор иных заданий, которые позволят обучающемуся в будущем решать профессиональные задачи в соответствии с видами своей профессиональной деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20384-4</t>
   </si>
   <si>
     <t>67.408я723</t>
   </si>
   <si>
+    <t>29.03.2023</t>
+  </si>
+  <si>
+    <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. СЕМЕСТР II 6-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Отв. ред. Подройкина И. А., Серегина Е. В., Улезько С. И.</t>
+  </si>
+  <si>
+    <t>978-5-534-20638-8</t>
+  </si>
+  <si>
     <t>10.04.2023</t>
   </si>
   <si>
-    <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. СЕМЕСТР II 6-е изд., пер. и доп. Учебник для вузов</t>
-[...7 lines deleted...]
-  <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. СЕМЕСТР II 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс подготовлен на основе действующего российского законодательства с анализом последних изменений и дополнений. В курсе рассмотрены все базовые положения Общей части уголовного права. Структура и содержание курса соответствуют актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям, научных сотрудников, а также работников судов и правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-20640-1</t>
-  </si>
-[...1 lines deleted...]
-    <t>29.03.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. СЕМЕСТР I 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-16554-8, 978-5-534-16568-5</t>
   </si>
   <si>
     <t>30.03.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. СЕМЕСТР I 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-16655-2, 978-5-534-12273-2</t>
   </si>
   <si>
     <t>24.09.2024</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Подройкина И. А.</t>
   </si>
@@ -1305,121 +1305,121 @@
         <v>50</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.464</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584829</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>284</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1549.0</v>
       </c>
       <c r="M11" s="9">
         <v>1699.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.464</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584174</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>307</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1649.0</v>
       </c>
@@ -1490,51 +1490,51 @@
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1649.0</v>
       </c>
       <c r="M13" s="9">
         <v>1809.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.492</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>583267</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>75</v>