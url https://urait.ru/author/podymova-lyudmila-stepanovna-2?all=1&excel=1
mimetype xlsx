--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>03.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>