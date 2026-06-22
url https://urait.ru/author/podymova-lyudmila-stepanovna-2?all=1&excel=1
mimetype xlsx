--- v3 (2026-04-21)
+++ v4 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>21.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Подымовой Л. С., Сластенина В.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>Авторы курса опирались на методологические и теоретические положения выдающегося российского ученого и педагога Виталия Александровича Сластёнина. Курс знакомит с основными теоретическими и практическими аспектами процессов воспитания и обучения школьников. В нем систематизированы знания по основным разделам педагогики: введение в педагогическую профессию, общие основы педагогики, теория обучения, теория и методика воспитания. Материал курса направлен на включение студента в каждую из трех форм познавательной активности учение, практику и проектную деятельность. После каждой темы приведены вопросы и задания для самостоятельной работы, а также рекомендуемая литература.</t>
+    <t>Курс знакомит с основными теоретическими и практическими аспектами процессов воспитания и обучения школьников. В нем систематизированы знания по основным разделам педагогики: введение в педагогическую профессию, общие основы педагогики, теория обучения, теория и методика воспитания. Материал курса направлен на включение студента в каждую из трех форм познавательной активности учение, практику и проектную деятельность.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18756-4</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Авторы издания опирались на методологические и теоретические положения выдающегося российского ученого и педагога Виталия Александровича Сластёнина. Учебник знакомит с основными теоретическими и практическими аспектами процессов воспитания и обучения школьников. В нем систематизированы знания по основным разделам педагогики: введение в педагогическую профессию, общие основы педагогики, теория обучения, теория и методика воспитания. Материал учебника направлен на включение студента в каждую из трех форм познавательной активности учение, практику и проектную деятельность. После каждой главы приведены вопросы и задания для самостоятельной работы, а также рекомендуемая литература.</t>
+    <t>Учебник знакомит с основными теоретическими и практическими аспектами процессов воспитания и обучения школьников. В нем систематизированы знания по основным разделам педагогики: введение в педагогическую профессию, общие основы педагогики, теория обучения, теория и методика воспитания. Материал учебника направлен на включение студента в каждую из трех форм познавательной активности учение, практику и проектную деятельность.</t>
   </si>
   <si>
     <t>978-5-534-18761-8</t>
   </si>
   <si>
     <t>74.00я723</t>
   </si>
   <si>
     <t>31.10.2012</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПЕДАГОГИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Сластенина В.А., Каширина В.П.</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные вопросы психологии и педагогики: психология личности, малых групп общения, конфликтных отношений, психологические проблемы адаптации специалиста, теоретико-методологические основы педагогики, воспитание и обучение в педагогическом процессе, поддержание психического здоровья, регулирование межличностных отношений. Особое место занимает педагогика и психология профессиональной деятельности. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям</t>
   </si>
   <si>
     <t>978-5-534-18741-0</t>
   </si>
   <si>
     <t>(88+74.00)я73</t>
   </si>