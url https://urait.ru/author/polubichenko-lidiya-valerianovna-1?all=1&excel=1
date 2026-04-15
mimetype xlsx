--- v2 (2026-02-23)
+++ v3 (2026-04-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>23.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,102 +130,105 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>21.06.2016</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЕСТЕСТВЕННО-НАУЧНЫХ НАПРАВЛЕНИЙ (B2). Учебник и практикум для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> Л. В. Полубиченко,  Е. Э. Кожарская,  Н. Л. Моргун,  Л. Н. Шевырдяева ; под редакцией Л. В. Полубиченко.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
+    <t>Английский язык в отдельных отраслях</t>
+  </si>
+  <si>
+    <t>За последние несколько лет усилиями методистов и преподавателей школ и вузов система экзаменов по английскому языку, проводимых в России, претерпела существенные изменения. Данный учебный курс должен стать очередным звеном в создаваемой цепочке обучения. Материал сознательно скомпонован не по предметам или отраслям наук, а по проблемам и темам, в изучении которых принимают участие специалисты разных направлений; это позволяет расширить целевую аудиторию. Особенностями курса являются наличие рубрики Vocabulary Tip, где приводятся важные и интересные сведения об английской лексике, таблиц с вариантами словообразования, тренировка навыков в формате международных экзаменов.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-9916-6419-6</t>
+  </si>
+  <si>
+    <t>81.2Англ-923я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>04.03.2022</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЕСТЕСТВЕННО-НАУЧНЫХ СПЕЦИАЛЬНОСТЕЙ (А2–B1). Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Егорова О. А., Кожарская Е. Э. ; Отв. ред. Полубиченко Л. В.</t>
+  </si>
+  <si>
+    <t>Основная цель курса — системное развитие профессиональной коммуникации учащихся, что подразумевает совершенствование всех видов речевой деятельности, овладение терминологической лексикой и функциональной грамматикой, развитие навыков чтения и понимания специальной литературы на английском языке. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов естественнонаучных специальностей высших учебных заведений, обучающихся по направлениям подготовки: «биологические науки» и «науки о Земле», учащихся средних профессиональных учреждений, а также школьников старших классов с углубленным изучением естественных наук.</t>
+  </si>
+  <si>
+    <t>978-5-534-15398-9</t>
+  </si>
+  <si>
+    <t>81.432.1я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>19.11.2018</t>
+  </si>
+  <si>
+    <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ КОЛЛЕДЖЕЙ (A2-B2). Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Изволенская А. С., Кожарская Е. Э. ; Под ред. Полубиченко Л.В.</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>Английский язык</t>
-  </si>
-[...49 lines deleted...]
-    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Пособие формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего общего образования по английскому языку. Учебное пособие содержит большое количество материалов: актуальных, свежих, а порой даже злободневных, со ссылками на сайты и источники в Интернете, которые позволяют учащимся получать дополнительную информацию и работать в привычном онлайн-формате. Целевая аудитория пособия — учащиеся средней и старшей школы, колледжей, первого-второго курсов вузов гуманитарной направленности. Содержание пособия позволяет использовать его для максимально широкого охвата учащихся самых разных интересов и специальностей; наличие ответов на большую часть заданий дает учащимся возможность работать с пособием самостоятельно.</t>
   </si>
   <si>
     <t>978-5-534-16355-1</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>22.06.2017</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. ЭКОЛОГИЯ, ПОЧВОВЕДЕНИЕ И ПРИРОДОПОЛЬЗОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Егорова О. А., Козлова О. Н., Кожарская Е. Э. ; Отв. ред. Полубиченко Л. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Что такое chernozem? Кто обитает в различных почвенных горизонтах? Зачем нужны лесные пожары? Ответы на эти и другие вопросы вы сможете найти в данном учебном курсе, который посвящен самым актуальным и интересным проблемам экологии, почвоведения и природопользования. Будущие специалисты в данных областях, владеющие английским языком на уровне В1, смогут повысить свой уровень до В2 Единой европейской шкалы уровней владения иностранным языком. Курс содержит текстовые, лексические, грамматические и аудиоматериалы, работа с которыми позволяет развить необходимые для работы с научной речью навыки и компетенции.</t>
   </si>
@@ -1052,274 +1055,274 @@
       <c r="J7" s="8">
         <v>185</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>879.0</v>
       </c>
       <c r="M7" s="9">
         <v>969.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y7" s="8">
         <v>0.274</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583044</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>112</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="9">
         <v>519.0</v>
       </c>
       <c r="M8" s="9">
         <v>569.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y8" s="8">
         <v>0.122</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585361</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>112</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="9">
         <v>519.0</v>
       </c>
       <c r="M9" s="9">
         <v>569.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y9" s="8">
         <v>0.122</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586556</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>185</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>879.0</v>
       </c>
       <c r="M10" s="9">
         <v>969.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y10" s="8">
         <v>0.274</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>