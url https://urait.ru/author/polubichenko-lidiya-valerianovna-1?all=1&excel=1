--- v3 (2026-04-15)
+++ v4 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -115,51 +115,51 @@
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>21.06.2016</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЕСТЕСТВЕННО-НАУЧНЫХ НАПРАВЛЕНИЙ (B2). Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t xml:space="preserve"> Л. В. Полубиченко,  Е. Э. Кожарская,  Н. Л. Моргун,  Л. Н. Шевырдяева ; под редакцией Л. В. Полубиченко.</t>
+    <t>Полубиченко Л. В., Кожарская Е. Э., Моргун Н. Л., Шевырдяева Л. Н. ; Под ред. Полубиченко Л.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
     <t>За последние несколько лет усилиями методистов и преподавателей школ и вузов система экзаменов по английскому языку, проводимых в России, претерпела существенные изменения. Данный учебный курс должен стать очередным звеном в создаваемой цепочке обучения. Материал сознательно скомпонован не по предметам или отраслям наук, а по проблемам и темам, в изучении которых принимают участие специалисты разных направлений; это позволяет расширить целевую аудиторию. Особенностями курса являются наличие рубрики Vocabulary Tip, где приводятся важные и интересные сведения об английской лексике, таблиц с вариантами словообразования, тренировка навыков в формате международных экзаменов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-6419-6</t>
   </si>
@@ -190,99 +190,102 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>19.11.2018</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ КОЛЛЕДЖЕЙ (A2-B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Изволенская А. С., Кожарская Е. Э. ; Под ред. Полубиченко Л.В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Английский язык</t>
   </si>
   <si>
     <t>Пособие формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего общего образования по английскому языку. Учебное пособие содержит большое количество материалов: актуальных, свежих, а порой даже злободневных, со ссылками на сайты и источники в Интернете, которые позволяют учащимся получать дополнительную информацию и работать в привычном онлайн-формате. Целевая аудитория пособия — учащиеся средней и старшей школы, колледжей, первого-второго курсов вузов гуманитарной направленности. Содержание пособия позволяет использовать его для максимально широкого охвата учащихся самых разных интересов и специальностей; наличие ответов на большую часть заданий дает учащимся возможность работать с пособием самостоятельно.</t>
   </si>
   <si>
-    <t>978-5-534-16355-1</t>
+    <t>978-5-534-22113-8</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>22.06.2017</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. ЭКОЛОГИЯ, ПОЧВОВЕДЕНИЕ И ПРИРОДОПОЛЬЗОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Егорова О. А., Козлова О. Н., Кожарская Е. Э. ; Отв. ред. Полубиченко Л. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Что такое chernozem? Кто обитает в различных почвенных горизонтах? Зачем нужны лесные пожары? Ответы на эти и другие вопросы вы сможете найти в данном учебном курсе, который посвящен самым актуальным и интересным проблемам экологии, почвоведения и природопользования. Будущие специалисты в данных областях, владеющие английским языком на уровне В1, смогут повысить свой уровень до В2 Единой европейской шкалы уровней владения иностранным языком. Курс содержит текстовые, лексические, грамматические и аудиоматериалы, работа с которыми позволяет развить необходимые для работы с научной речью навыки и компетенции.</t>
   </si>
   <si>
     <t>978-5-534-07999-9</t>
   </si>
   <si>
     <t>81.2Англ923я73</t>
   </si>
   <si>
     <t>23.06.2017</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. ЭКОЛОГИЯ, ПОЧВОВЕДЕНИЕ И ПРИРОДОПОЛЬЗОВАНИЕ. Учебник для СПО</t>
   </si>
   <si>
+    <t>- Что такое chernozem? - Кто обитает в различных почвенных горизонтах? - Зачем нужны лесные пожары? Ответы на эти и другие вопросы вы сможете найти в данном учебном пособии, которое посвящено самым актуальным и интересным проблемам экологии, почвоведения и природопользования. Будущие специалисты в данных областях, владеющие английским языком на уровне В1, смогут повысить свой уровень до В2 Единой европейской шкалы уровней владения иностранным языком. Пособие содержит текстовые, лексические, грамматические и аудиоматериалы, работа с которыми позволяет развить необходимые для работы с научной речью навыки и компетенции.</t>
+  </si>
+  <si>
     <t>978-5-534-08000-1</t>
   </si>
   <si>
     <t>81.2Англ922</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК: ЛЕКСИКА. НАЧАЛЬНЫЙ УРОВЕНЬ (A2-B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Кожарская Е. Э., Изволенская А. С. ; Под ред. Полубиченко Л.В.</t>
   </si>
   <si>
     <t>Учебное пособие содержит большое количество материалов: актуальных, свежих, а порой даже злободневных, со ссылками на сайты и источники в Интернете, которые позволяют учащимся получать дополнительную информацию и работать в привычном онлайн-формате. Содержание пособия позволяет использовать его для максимально широкого охвата учащихся самых разных интересов и специальностей; наличие ответов на большую часть заданий дает студентам возможность работать с пособием самостоятельно.</t>
   </si>
   <si>
-    <t>978-5-534-16357-5</t>
+    <t>978-5-534-22114-5</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -645,51 +648,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-estestvenno-nauchnyh-napravleniy-b2-536566" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-estestvenno-nauchnyh-specialnostey-a2-b1-589031" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-kolledzhey-a2-b2-586554" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-ekologiya-pochvovedenie-i-prirodopolzovanie-583044" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-ekologiya-pochvovedenie-i-prirodopolzovanie-585361" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-leksika-nachalnyy-uroven-a2-b2-586556" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-estestvenno-nauchnyh-napravleniy-b2-583494" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-estestvenno-nauchnyh-specialnostey-a2-b1-589031" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-dlya-kolledzhey-a2-b2-600812" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-ekologiya-pochvovedenie-i-prirodopolzovanie-583044" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-ekologiya-pochvovedenie-i-prirodopolzovanie-585361" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/angliyskiy-yazyk-leksika-nachalnyy-uroven-a2-b2-600813" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -870,69 +873,69 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>536566</v>
+        <v>583494</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>304</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>1639.0</v>
       </c>
       <c r="M5" s="9">
         <v>1799.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
@@ -1010,115 +1013,115 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y6" s="8">
         <v>0.244</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>586554</v>
+        <v>600812</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>879.0</v>
+        <v>1059.0</v>
       </c>
       <c r="M7" s="9">
-        <v>969.0</v>
+        <v>1159.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>59</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.274</v>
+        <v>0.337</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583044</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
@@ -1198,137 +1201,137 @@
       <c r="K9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="9">
         <v>519.0</v>
       </c>
       <c r="M9" s="9">
         <v>569.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y9" s="8">
         <v>0.122</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>586556</v>
+        <v>600813</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>879.0</v>
+        <v>1059.0</v>
       </c>
       <c r="M10" s="9">
-        <v>969.0</v>
+        <v>1159.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.274</v>
+        <v>0.337</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>