--- v4 (2026-06-02)
+++ v5 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>02.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>