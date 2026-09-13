--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>28.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -900,54 +900,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>304</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1639.0</v>
+        <v>1719.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -970,54 +970,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>154</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>759.0</v>
+        <v>799.0</v>
       </c>
       <c r="M6" s="9">
-        <v>829.0</v>
+        <v>879.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1040,54 +1040,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>179</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1059.0</v>
+        <v>1119.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1159.0</v>
+        <v>1229.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
@@ -1110,54 +1110,54 @@
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>112</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="9">
-        <v>519.0</v>
+        <v>539.0</v>
       </c>
       <c r="M8" s="9">
-        <v>569.0</v>
+        <v>589.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>65</v>
       </c>
@@ -1180,54 +1180,54 @@
       <c r="B9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>112</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="9">
-        <v>519.0</v>
+        <v>539.0</v>
       </c>
       <c r="M9" s="9">
-        <v>569.0</v>
+        <v>589.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>70</v>
       </c>
@@ -1250,54 +1250,54 @@
       <c r="B10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>179</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1059.0</v>
+        <v>1119.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1159.0</v>
+        <v>1229.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>