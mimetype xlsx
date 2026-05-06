--- v1 (2026-03-14)
+++ v2 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>14.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>13.03.2026</t>
   </si>
   <si>
     <t>Гастроэнтерология. Клинико-патофизиологические аспекты гепатологии. Учебник для вузов</t>
   </si>
   <si>
     <t>О.А. Гребенчиков [и др.]; под редакцией В.Т. Долгих, А.Н. Кузовлева, В.В. Мороза.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
-    <t>Курс раскрывает клинико-патофизиологические основы гепатопатий, включая этиологию, механизмы повреждения печени, диагностику и коррекцию печеночной недостаточности. Представлены особенности метаболизма печени, функциональные нарушения при различных состояниях, таких как алкогольные и лекарственные повреждения печени, COVID-19, сахарный диабет, беременность, туберкулез, а также современные подходы к терапии, включая анестезиологическое обеспечение и трансплантацию. Актуальность курса обусловлена ростом распространенности заболеваний печени и необходимостью интеграции фундаментальных патофизиологических знаний с клинической практикой. Курс будет полезен студентам и преподавателям как основа для формирования клинического мышления и подготовки к практической работе. На Образовательной платформе «Юрайт» доступны тесты к курсу, позволяющие эффективно контролировать знания и повышать вовлеченность обучающихся в учебный процесс.</t>
+    <t>Курс раскрывает клинико-патофизиологические основы гепатопатий, включая этиологию, механизмы повреждения печени, диагностику и коррекцию печеночной недостаточности. Представлены особенности метаболизма печени, функциональные нарушения при различных состояниях, таких как алкогольные и лекарственные повреждения печени, COVID-19, сахарный диабет, беременность, туберкулез, а также современные подходы к терапии, включая анестезиологическое обеспечение и трансплантацию. Актуальность курса обусловлена ростом распространенности заболеваний печени и необходимостью интеграции фундаментальных патофизиологических знаний с клинической практикой. Курс будет полезен студентам и преподавателям как основа для формирования клинического мышления и подготовки к практической работе. На образовательной платформе «Юрайт» доступны тесты к курсу, позволяющие эффективно контролировать знания и повышать вовлеченность обучающихся в учебный процесс.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21955-5</t>
   </si>
   <si>
     <t>54.13я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.09.2025</t>
   </si>
   <si>
     <t>Нефрология. Клинико-патофизиологические аспекты. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Долгих В.Т., Мороза В.В., Кузовлева А.Н.</t>
   </si>
   <si>
     <t>Курс посвящен клинико-патофизиологическим аспектам нефропатий. Подробно излагаются функционально-метаболические нарушения и структурные повреждения почек под влиянием обычных и чрезвычайных этиологических факторов. Рассмотрены изменения в почках при травмах, интоксикациях, алкоголизме, тяжело протекающей беременности. Большое внимание уделяется вопросам диагностики, клиники и лечения пациентов с почечной патологией, включая гемодиализ и трансплантацию почек. Актуальность курса обусловлена ростом заболеваемости хроническими нефропатиями и потребностью в комплексной подготовке специалистов, способных интегрировать клинические и патофизиологические знания для диагностики и лечения почечных патологий. Курс помогает студентам изучить ключевые механизмы повреждения почек и освоить современные подходы к терапии. Курс включает тесты, которые позволят студентам и преподавателям эффективно контролировать усвоение материала и сделать обучение практикоориентированным.</t>
   </si>
@@ -834,94 +834,94 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>590707</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1949.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2139.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.568</v>
+        <v>0.566</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>590421</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>