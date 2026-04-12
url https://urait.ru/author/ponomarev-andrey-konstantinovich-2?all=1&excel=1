--- v1 (2026-02-25)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>25.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -250,90 +250,90 @@
   <si>
     <t>75я723</t>
   </si>
   <si>
     <t>15.12.2025</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННО-МЕТОДИЧЕСКОЕ ОБЕСПЕЧЕНИЕ КОМПЛЕКСА ГТО 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Пономарев А. К., Амелин С. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Курс посвящен современным организационно-методическим основам реализации всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» в системе физического воспитания. Рассматриваются история и нормативная база ГТО, техника выполнения контрольных упражнений и физиологические основы тестирования, а также порядок подготовки обучающихся разных ступеней и населения различных возрастных групп. Особое внимание уделено практико-ориентированным подходам, соответствию актуальным требованиям ФГОС и профессиональным задачам специалистов в сфере физического воспитания. Курс включает интерактивные тесты, практические задания, схемы и обобщающие таблицы, обеспечивающие систематизацию знаний и формирование компетенций, востребованных в образовательных организациях и спортивно-оздоровительных структурах.</t>
   </si>
   <si>
     <t>978-5-534-16628-6</t>
   </si>
   <si>
     <t>75.4я73</t>
   </si>
   <si>
+    <t>23.09.2025</t>
+  </si>
+  <si>
+    <t>ОРГАНИЗАЦИЯ И ПРОВЕДЕНИЕ ВНЕУРОЧНОЙ ДЕЯТЕЛЬНОСТИ ПО ФИЗИЧЕСКОЙ КУЛЬТУРЕ 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>В курсе представлены теоретические и методические основы организации и проведения внеурочной работы и занятий в области физической культуры в системе основного общего образования. Содержание курса соответствует актуальным вопросам Федерального государственного образовательного стандарта среднего и высшего профессионального образования по педагогическим специальностям. Для студентов педагогических сузов и вузов, учителей физической культуры, учителей начальных классов, учителей — предметников и других специалистов системы образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-21718-6</t>
+  </si>
+  <si>
+    <t>74.200.55я73</t>
+  </si>
+  <si>
+    <t>01.10.2025</t>
+  </si>
+  <si>
+    <t>ОРГАНИЗАЦИЯ И ПРОВЕДЕНИЕ ВНЕУРОЧНОЙ ДЕЯТЕЛЬНОСТИ ПО ФИЗИЧЕСКОЙ КУЛЬТУРЕ 2-е изд. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>В курсе представлены теоретические и методические основы организации и проведения внеурочной работы и занятий в области физической культуры в системе основного общего образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов педагогических сузов, учителей физической культуры, учителей начальных классов, учителей — предметников и других специалистов системы образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-21717-9</t>
+  </si>
+  <si>
+    <t>74.200.55я723</t>
+  </si>
+  <si>
     <t>23.01.2026</t>
   </si>
   <si>
-    <t>ОРГАНИЗАЦИОННО-МЕТОДИЧЕСКОЕ ОБЕСПЕЧЕНИЕ КОМПЛЕКСА ГТО 2-е изд. Учебник для СПО</t>
+    <t>ОРГАНИЗАЦИЯ ФИЗКУЛЬТУРНО-СПОРТИВНОЙ РАБОТЫ: ОРГАНИЗАЦИОННО-МЕТОДИЧЕСКОЕ ОБЕСПЕЧЕНИЕ КОМПЛЕКСА ГТО 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе представлены теоретические и методические основы реализации комплекса «Готов к труду и обороне» в системе образования и для населения различных возрастных групп. В курс включены обобщающие таблицы и схемы, задания для самоконтроля, а также сборник практических работ, направленных на систематизацию знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным, педагогическим направлениям, учителей физической культуры и других специалистов системы физического воспитания.</t>
   </si>
   <si>
     <t>978-5-534-21690-5</t>
-  </si>
-[...28 lines deleted...]
-    <t>74.200.55я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -693,51 +693,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587951" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587954" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575088" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575089" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567942" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567949" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582149" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582150" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587403" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587410" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587951" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587954" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575088" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575089" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567942" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567949" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582149" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587403" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587410" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-fizkulturno-sportivnoy-raboty-organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582150" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1408,255 +1408,255 @@
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.18</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>582150</v>
+        <v>587403</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="9">
-        <v>729.0</v>
+        <v>659.0</v>
       </c>
       <c r="M12" s="9">
-        <v>799.0</v>
+        <v>719.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.18</v>
+        <v>0.158</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>587403</v>
+        <v>587410</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>115</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="9">
         <v>659.0</v>
       </c>
       <c r="M13" s="9">
         <v>719.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.158</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>587410</v>
+        <v>582150</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="9">
-        <v>659.0</v>
+        <v>729.0</v>
       </c>
       <c r="M14" s="9">
-        <v>719.0</v>
+        <v>799.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.158</v>
+        <v>0.18</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">