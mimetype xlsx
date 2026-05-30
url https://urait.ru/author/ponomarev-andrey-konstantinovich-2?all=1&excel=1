--- v2 (2026-04-12)
+++ v3 (2026-05-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
-[...1 lines deleted...]
-    <t>12.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+  <si>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -284,53 +284,50 @@
     <t>978-5-534-21718-6</t>
   </si>
   <si>
     <t>74.200.55я73</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ПРОВЕДЕНИЕ ВНЕУРОЧНОЙ ДЕЯТЕЛЬНОСТИ ПО ФИЗИЧЕСКОЙ КУЛЬТУРЕ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе представлены теоретические и методические основы организации и проведения внеурочной работы и занятий в области физической культуры в системе основного общего образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов педагогических сузов, учителей физической культуры, учителей начальных классов, учителей — предметников и других специалистов системы образования.</t>
   </si>
   <si>
     <t>978-5-534-21717-9</t>
   </si>
   <si>
     <t>74.200.55я723</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ФИЗКУЛЬТУРНО-СПОРТИВНОЙ РАБОТЫ: ОРГАНИЗАЦИОННО-МЕТОДИЧЕСКОЕ ОБЕСПЕЧЕНИЕ КОМПЛЕКСА ГТО 2-е изд. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе представлены теоретические и методические основы реализации комплекса «Готов к труду и обороне» в системе образования и для населения различных возрастных групп. В курс включены обобщающие таблицы и схемы, задания для самоконтроля, а также сборник практических работ, направленных на систематизацию знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным, педагогическим направлениям, учителей физической культуры и других специалистов системы физического воспитания.</t>
   </si>
   <si>
     <t>978-5-534-21690-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1596,57 +1593,57 @@
       <c r="K14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="9">
         <v>729.0</v>
       </c>
       <c r="M14" s="9">
         <v>799.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.18</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>