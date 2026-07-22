--- v3 (2026-05-30)
+++ v4 (2026-07-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>31.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+  <si>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -229,50 +229,65 @@
   <si>
     <t>В курсе представлены теоретические и методические основы преподавания уроков физической культуры по спортивным играм в системе общего образования. В курс включены обобщающие таблицы и схемы, задания для самоконтроля, а также сборник практических работ, направленных на систематизацию знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов педагогических ссузов и вузов, учителей физической культуры и других специалистов системы физического воспитания.</t>
   </si>
   <si>
     <t>978-5-534-14409-3</t>
   </si>
   <si>
     <t>75я73</t>
   </si>
   <si>
     <t>02.11.2021</t>
   </si>
   <si>
     <t>БАЗОВЫЕ И НОВЫЕ ВИДЫ ФИЗКУЛЬТУРНО-СПОРТИВНОЙ ДЕЯТЕЛЬНОСТИ С МЕТОДИКОЙ ПРЕПОДАВАНИЯ: СПОРТИВНЫЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе представлены теоретические и методические основы преподавания уроков физической культуры по спортивным играм в системе общего образования. В курс включены обобщающие таблицы и схемы, задания для самоконтроля, а также сборник практических работ, направленных на систематизацию знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов педагогических ссузов, учителей физической культуры и других специалистов системы физического воспитания.</t>
   </si>
   <si>
     <t>978-5-534-15283-8</t>
   </si>
   <si>
     <t>75я723</t>
   </si>
   <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>Лыжный спорт. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Данный учебный курс направлен на формирование профессиональных компетенций студентов средних учебных заведений в области организации и методики лыжной подготовки школьников. В курсе рассматриваются история и современное состояние лыжного спорта, физиологические основы занятий, техника передвижения на лыжах, методы физического воспитания, особенности обучения школьников разных возрастных групп, а также вопросы планирования и проведения уроков физической культуры. Особое внимание уделяется педагогическому контролю, технике безопасности, организации соревнований и применению современных образовательных технологий. Практико- ориентированная направленность курса способствует развитию навыков конструирования уроков и подготовки учебно-методических материалов. Учебные мате риалы включают интерактивные тесты, задания для самоконтроля, практические работы, схемы и таблицы.</t>
+  </si>
+  <si>
+    <t>978-5-534-20539-8</t>
+  </si>
+  <si>
+    <t>75.719.5я723</t>
+  </si>
+  <si>
     <t>15.12.2025</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННО-МЕТОДИЧЕСКОЕ ОБЕСПЕЧЕНИЕ КОМПЛЕКСА ГТО 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Пономарев А. К., Амелин С. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Курс посвящен современным организационно-методическим основам реализации всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» в системе физического воспитания. Рассматриваются история и нормативная база ГТО, техника выполнения контрольных упражнений и физиологические основы тестирования, а также порядок подготовки обучающихся разных ступеней и населения различных возрастных групп. Особое внимание уделено практико-ориентированным подходам, соответствию актуальным требованиям ФГОС и профессиональным задачам специалистов в сфере физического воспитания. Курс включает интерактивные тесты, практические задания, схемы и обобщающие таблицы, обеспечивающие систематизацию знаний и формирование компетенций, востребованных в образовательных организациях и спортивно-оздоровительных структурах.</t>
   </si>
   <si>
     <t>978-5-534-16628-6</t>
   </si>
   <si>
     <t>75.4я73</t>
   </si>
   <si>
     <t>23.09.2025</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ПРОВЕДЕНИЕ ВНЕУРОЧНОЙ ДЕЯТЕЛЬНОСТИ ПО ФИЗИЧЕСКОЙ КУЛЬТУРЕ 2-е изд. Учебник для вузов</t>
@@ -287,50 +302,65 @@
     <t>74.200.55я73</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ПРОВЕДЕНИЕ ВНЕУРОЧНОЙ ДЕЯТЕЛЬНОСТИ ПО ФИЗИЧЕСКОЙ КУЛЬТУРЕ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе представлены теоретические и методические основы организации и проведения внеурочной работы и занятий в области физической культуры в системе основного общего образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов педагогических сузов, учителей физической культуры, учителей начальных классов, учителей — предметников и других специалистов системы образования.</t>
   </si>
   <si>
     <t>978-5-534-21717-9</t>
   </si>
   <si>
     <t>74.200.55я723</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ФИЗКУЛЬТУРНО-СПОРТИВНОЙ РАБОТЫ: ОРГАНИЗАЦИОННО-МЕТОДИЧЕСКОЕ ОБЕСПЕЧЕНИЕ КОМПЛЕКСА ГТО 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-21690-5</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>Теория и методика лыжного спорта. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Данный учебный курс направлен на формирование профессиональных компетенций студентов средних и высших учебных заведений в области организации и методики лыжной подготовки школьников. В курсе рассматриваются история и современное состояние лыжного спорта, физиологические основы занятий, техника передвижения на лыжах, методы физического воспитания, особенности обучения школьников разных возрастных групп, а также вопросы планирования и проведения уроков физической культуры. Особое внимание уделяется педагогическому контролю, технике безопасности, организации соревнований и применению современных образовательных технологий. Практико-ориентированная направленность курса способствует развитию навыков конструирования уроков и подготовки учебно-методических материалов. Учебные материалы включают интерактивные тесты, задания для самоконтроля, практические работы, схемы и таблицы.</t>
+  </si>
+  <si>
+    <t>978-5-534-20313-4</t>
+  </si>
+  <si>
+    <t>75.719.5я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -690,59 +720,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587951" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587954" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575088" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575089" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567942" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567949" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582149" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587403" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587410" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-fizkulturno-sportivnoy-raboty-organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582150" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587951" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587954" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-590256" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575089" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567942" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567949" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lyzhnyy-sport-600462" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582149" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587403" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-provedenie-vneurochnoy-deyatelnosti-po-fizicheskoy-kulture-587410" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-fizkulturno-sportivnoy-raboty-organizacionno-metodicheskoe-obespechenie-kompleksa-gto-582150" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-metodika-lyzhnogo-sporta-600447" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -801,51 +831,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -1055,81 +1085,81 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.483</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>575088</v>
+        <v>590256</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1549.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1699.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1335,345 +1365,487 @@
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.504</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>582149</v>
+        <v>600462</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>729.0</v>
+        <v>1089.0</v>
       </c>
       <c r="M11" s="9">
-        <v>799.0</v>
+        <v>1199.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.18</v>
+        <v>0.343</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>587403</v>
+        <v>582149</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="9">
-        <v>659.0</v>
+        <v>729.0</v>
       </c>
       <c r="M12" s="9">
-        <v>719.0</v>
+        <v>799.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.158</v>
+        <v>0.18</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>587410</v>
+        <v>587403</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>115</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L13" s="9">
         <v>659.0</v>
       </c>
       <c r="M13" s="9">
         <v>719.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.158</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>582150</v>
+        <v>587410</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L14" s="9">
-        <v>729.0</v>
+        <v>659.0</v>
       </c>
       <c r="M14" s="9">
-        <v>799.0</v>
+        <v>719.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
+        <v>0.158</v>
+      </c>
+      <c r="Z14" s="6"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="8">
+        <v>582150</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="F15" s="6"/>
+      <c r="G15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" s="6"/>
+      <c r="I15" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J15" s="8">
+        <v>134</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="L15" s="9">
+        <v>729.0</v>
+      </c>
+      <c r="M15" s="9">
+        <v>799.0</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S15" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="T15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U15" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y15" s="8">
         <v>0.18</v>
       </c>
-      <c r="Z14" s="6"/>
+      <c r="Z15" s="6"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="8">
+        <v>600447</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="6"/>
+      <c r="G16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J16" s="8">
+        <v>184</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" s="9">
+        <v>1089.0</v>
+      </c>
+      <c r="M16" s="9">
+        <v>1199.0</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0.343</v>
+      </c>
+      <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>