--- v4 (2026-07-22)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>22.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -972,54 +972,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>300</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1042,54 +1042,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>300</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1112,54 +1112,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>251</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1399.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1182,54 +1182,54 @@
       <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>247</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1252,54 +1252,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>313</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1849.0</v>
+        <v>1949.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2029.0</v>
+        <v>2139.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
@@ -1322,54 +1322,54 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>313</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1849.0</v>
+        <v>1949.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2029.0</v>
+        <v>2139.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
@@ -1392,54 +1392,54 @@
       <c r="B11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>184</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1199.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
@@ -1462,54 +1462,54 @@
       <c r="B12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>134</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="9">
-        <v>729.0</v>
+        <v>769.0</v>
       </c>
       <c r="M12" s="9">
-        <v>799.0</v>
+        <v>849.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
@@ -1532,54 +1532,54 @@
       <c r="B13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>115</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="9">
-        <v>659.0</v>
+        <v>689.0</v>
       </c>
       <c r="M13" s="9">
-        <v>719.0</v>
+        <v>759.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>86</v>
       </c>
@@ -1602,54 +1602,54 @@
       <c r="B14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>115</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="9">
-        <v>659.0</v>
+        <v>689.0</v>
       </c>
       <c r="M14" s="9">
-        <v>719.0</v>
+        <v>759.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>91</v>
       </c>
@@ -1672,54 +1672,54 @@
       <c r="B15" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>134</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>79</v>
       </c>
       <c r="L15" s="9">
-        <v>729.0</v>
+        <v>769.0</v>
       </c>
       <c r="M15" s="9">
-        <v>799.0</v>
+        <v>849.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>79</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>95</v>
       </c>
@@ -1742,54 +1742,54 @@
       <c r="B16" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>184</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M16" s="9">
-        <v>1199.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>98</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>99</v>
       </c>