--- v1 (2026-03-21)
+++ v2 (2026-05-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
-[...1 lines deleted...]
-    <t>21.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+  <si>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>23.05.2013</t>
   </si>
   <si>
     <t>ЗАДАЧИ И УПРАЖНЕНИЯ ПО ОБЩЕЙ ХИМИИ 14-е изд. Учебник и практикум</t>
   </si>
   <si>
     <t>Глинка Н. Л. ; Под ред. Попкова В.А., Бабкова  А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Книга представляет собой обновленный вариант задачника Н. Л. Глинки и является дополнением к известному учебнику автора «Общая химия». В новом издании уточнены обозначения и числовые значения физических постоянных и различных констант веществ, добавлены различные типы задач, вопросов и тестов. Во введениях к главам представлены краткие сведения, касающиеся необходимых уравнений и формул, в каждой главе даны примеры решения типовых задач.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21733-9</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.08.2023</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Оганесян Э. Т., Попков В. А., Щербакова Л. И., Брель А. К. ; Под ред. Оганесяна Э.Т.</t>
   </si>
@@ -268,78 +268,81 @@
   <si>
     <t>978-5-534-20512-1</t>
   </si>
   <si>
     <t>ОБЩАЯ ХИМИЯ. ПРАКТИЧЕСКИЙ КУРС 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Пузаков С. А., Попков В. А., Филиппова А. А.</t>
   </si>
   <si>
     <t>Учебное пособие содержит задачи и упражнения, охватывающие все теоретические вопросы программы курса общей химии. Каждый раздел издания включает краткий теоретический материал и разбор типовых задач. Умение решать задачи поможет студентам более глубоко понять функции отдельных систем организма, а также его взаимодействие с окружающей средой.</t>
   </si>
   <si>
     <t>978-5-534-09473-2</t>
   </si>
   <si>
     <t>28.04.2014</t>
   </si>
   <si>
     <t>ПРАКТИКУМ ПО ОБЩЕЙ ХИМИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Авторы последних редакций книг, в которых терминология и номенклатура химических соединений скорректированы в соответствии с современным состоянием, решили переработать также практикум к лабораторным занятиям по общей химии Н. Л. Глинки, впервые изданный в 1960 году, создав таким образом полный учебно-методический комплекс, состоящий из учебника, задачника и практикума.</t>
   </si>
   <si>
-    <t>978-5-9916-4058-9</t>
+    <t>978-5-534-22148-0</t>
   </si>
   <si>
     <t>18.05.2018</t>
   </si>
   <si>
     <t>ХИМИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Анфиногенова И. В., Бабков А. В., Попков В. А.</t>
   </si>
   <si>
     <t>Издание формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего общего образования по химии. Учебник состоит из трех разделов, в которых раскрываются основные законы общей, органической и неорганической химии. В первом разделе рассмотрены периодический закон Д. И. Менделеева, строение вещества, химические реакции и растроры. Второй раздел посвящен характеристике металлов и неметаллов. В третьем разделе описано строение органических соединений, представлены особенности углеводородов, кислород- и азотсодержащих органических веществ. Каждый параграф сопровождается вопросами и заданиями для самопроверки.</t>
   </si>
   <si>
     <t>978-5-534-11719-6</t>
   </si>
   <si>
     <t>24я723</t>
   </si>
   <si>
     <t>23.01.2017</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бабков А. В., Нестерова О. В. ; Под ред. Попкова В.А.</t>
+  </si>
+  <si>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>978-5-9916-8279-4</t>
   </si>
   <si>
     <t>24.4я73</t>
   </si>
   <si>
     <t>22.11.2019</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-12926-7</t>
   </si>
   <si>
     <t>24.4я723</t>
   </si>
@@ -1805,340 +1808,340 @@
       <c r="J16" s="8">
         <v>403</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>2099.0</v>
       </c>
       <c r="M16" s="9">
         <v>2309.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.608</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>588176</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>403</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>2099.0</v>
       </c>
       <c r="M17" s="9">
         <v>2309.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.608</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>584865</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>291</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1579.0</v>
       </c>
       <c r="M18" s="9">
         <v>1739.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.472</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>585161</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>316</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>1699.0</v>
       </c>
       <c r="M19" s="9">
         <v>1869.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.503</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>589219</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>290</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>1579.0</v>
       </c>
       <c r="M20" s="9">
         <v>1739.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>90</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.471</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>