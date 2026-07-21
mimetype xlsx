--- v2 (2026-05-21)
+++ v3 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
-    <t>21.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,81 +172,84 @@
   <si>
     <t>29.08.2023</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Оганесян Э. Т., Попков В. А., Щербакова Л. И., Брель А. К. ; Под ред. Оганесяна Э.Т.</t>
   </si>
   <si>
     <t>Предлагаемый курс — первый в отечественной литературе, предназначенный для студентов фармацевтических высших учебных заведений. Курс состоит из двух разделов. Первый раздел посвящен теоретическим основам общей и неорганической химии. Учитывая специфику преподавания химических дисциплин при подготовке специалистов в области фармации, особое внимание уделено строению вещества и кинетике процессов. Во втором разделе излагается химия элементов с позиций современных представлений о строения атома и теории химической науки. Материал по неорганической химии изложен в соответствии с длиннопериодным вариантом периодической системы. Здесь также освещена биологическая роль элементов и лекарственных препаратов на их основе. В курсе учтены методические особенности преподавания неорганической химии в ряде фармацевтических и химических высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-16033-8</t>
   </si>
   <si>
     <t>01.02.2017</t>
   </si>
   <si>
     <t>ОБЩАЯ ХИМИЯ 20-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В книге изложены теоретические и практические основы курса общей химии. Большое внимание уделено строению атомов и молекул, закономерностям протекания химических реакций. В настоящем, переработанном и дополненном издании выделены в самостоятельные главы органические соединения и дисперсные системы, расширен материал по биохимии и проблемам взаимодействия человека с окружающей средой. Учебник состоит из двух томов. Первый том посвящен общехимическим законам, в нем раскрываются вопросы строения вещества, химических систем, учения о химическом процессе. Второй том содержит описание свойств химических элементов и их соединений.</t>
+    <t>Изложены теоретические и практические основы курса общей химии. Большое внимание уделено строению атомов и молекул, закономерностям протекания химических реакций. В настоящем, переработанном и дополненном издании выделены в самостоятельные главы органические соединения и дисперсные системы, расширен материал по биохимии и проблемам взаимодействия человека с окружающей средой. Учебник состоит из двух частей. Первая часть посвящена общехимическим законам, в ней раскрываются вопросы строения вещества, химических систем, учения о химическом процессе. Вторая часть содержит описание свойств химических элементов и их соединений.</t>
   </si>
   <si>
     <t>978-5-534-19092-2</t>
   </si>
   <si>
     <t>ОБЩАЯ ХИМИЯ 20-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
+    <t>В книге изложены теоретические и практические основы курса общей химии. Большое внимание уделено строению атомов и молекул, закономерностям протекания химических реакций. В настоящем, переработанном и дополненном издании выделены в самостоятельные главы органические соединения и дисперсные системы, расширен материал по биохимии и проблемам взаимодействия человека с окружающей средой.</t>
+  </si>
+  <si>
     <t>978-5-534-19093-9</t>
   </si>
   <si>
     <t>24.1я723</t>
   </si>
   <si>
     <t>10.10.2013</t>
   </si>
   <si>
     <t>ОБЩАЯ ХИМИЯ. БИОФИЗИЧЕСКАЯ ХИМИЯ. ХИМИЯ БИОГЕННЫХ ЭЛЕМЕНТОВ 10-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ершов Ю. А., Попков В. А., Берлянд А. С.</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические основы и освещены вопросы применения химических и физико-химических методов к анализу явлений в биологических системах различного уровня — от молекулярного до экологического. Особое внимание уделено количественной стороне рассматриваемых закономерностей. Иллюстрации и примеры носят медико-биологический характер. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>В курсе изложены теоретические основы и освещены вопросы применения химических и физико-химических методов к анализу явлений в биологических системах различного уровня — от молекулярного до экологического. Особое внимание уделено количественной стороне рассматриваемых закономерностей.</t>
   </si>
   <si>
     <t>978-5-534-20516-9</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>08.06.2016</t>
   </si>
   <si>
     <t>ОБЩАЯ ХИМИЯ. ЗАДАЧИ И УПРАЖНЕНИЯ 14-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-21732-2</t>
   </si>
   <si>
     <t>ОБЩАЯ ХИМИЯ. ПРАКТИКУМ. Учебник для СПО</t>
   </si>
   <si>
     <t>Глинка Н. Л. ; Под ред. Попкова В.А., Бабкова  А. В., Нестеровой О.В.</t>
   </si>
   <si>
     <t>Имя профессора Николая Леонидовича Глинки широко известно как автора замечательного учебника «Общая химия» и сборника задач «Задачи и упражнения по общей химии». Авторы последних редакций этих книг, в которых терминология и номенклатура химических соединений скорректированы в соответствии с современным состоянием, решили переработать также практикум к лабораторным занятиям по общей химии Н. Л. Глинки, впервые изданный в 1960 году, создав таким образом полный учебно-методический комплекс, состоящий из учебника, задачника и практикума.</t>
   </si>
@@ -280,117 +283,114 @@
   <si>
     <t>978-5-534-09473-2</t>
   </si>
   <si>
     <t>28.04.2014</t>
   </si>
   <si>
     <t>ПРАКТИКУМ ПО ОБЩЕЙ ХИМИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Авторы последних редакций книг, в которых терминология и номенклатура химических соединений скорректированы в соответствии с современным состоянием, решили переработать также практикум к лабораторным занятиям по общей химии Н. Л. Глинки, впервые изданный в 1960 году, создав таким образом полный учебно-методический комплекс, состоящий из учебника, задачника и практикума.</t>
   </si>
   <si>
     <t>978-5-534-22148-0</t>
   </si>
   <si>
     <t>18.05.2018</t>
   </si>
   <si>
     <t>ХИМИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Анфиногенова И. В., Бабков А. В., Попков В. А.</t>
   </si>
   <si>
-    <t>Издание формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего общего образования по химии. Учебник состоит из трех разделов, в которых раскрываются основные законы общей, органической и неорганической химии. В первом разделе рассмотрены периодический закон Д. И. Менделеева, строение вещества, химические реакции и растроры. Второй раздел посвящен характеристике металлов и неметаллов. В третьем разделе описано строение органических соединений, представлены особенности углеводородов, кислород- и азотсодержащих органических веществ. Каждый параграф сопровождается вопросами и заданиями для самопроверки.</t>
+    <t>Издание формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего общего образования по химии. Учебник состоит из трех разделов, в которых раскрываются основные законы общей, органической и неорганической химии. В первом разделе рассмотрены периодический закон Д. И. Менделеева, строение вещества, химические реакции и растворы. Второй раздел посвящен характеристике металлов и неметаллов. В третьем разделе описано строение органческих соединений, представлены особенности углеводородов, кислород- и азотсодержащих органических веществ. Каждый параграф сопровождается вопросами и заданиями для самопроверки.</t>
   </si>
   <si>
     <t>978-5-534-11719-6</t>
   </si>
   <si>
     <t>24я723</t>
   </si>
   <si>
     <t>23.01.2017</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бабков А. В., Нестерова О. В. ; Под ред. Попкова В.А.</t>
   </si>
   <si>
     <t>Химия в отдельных отраслях</t>
   </si>
   <si>
-    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Учебник предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Учебник охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Учебник содержит обучающие примеры решения задач, а также вопросы и задания для самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-9916-8279-4</t>
   </si>
   <si>
     <t>24.4я73</t>
   </si>
   <si>
     <t>22.11.2019</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Учебник предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Учебник охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Учебник содержит обучающие примеры решения задач, а также вопросы и задания для самостоятельной работы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-12926-7</t>
   </si>
   <si>
     <t>24.4я723</t>
   </si>
   <si>
     <t>16.04.2018</t>
   </si>
   <si>
     <t>ХИМИЯ ДЛЯ НЕПРОФИЛЬНЫХ НАПРАВЛЕНИЙ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник состоит из трех разделов, в которых раскрываются основные законы общей, органической и неорганической химии. В первом разделе рассмотрены периодический закон Д. И. Менделеева, строение вещества, химические реакции и растворы. Второй раздел посвящен характеристике металлов и неметаллов. В третьем разделе описано строение органических соединений, представлены особенности углеводородов, кислород- и азотсодержащих органических веществ. Каждый параграф сопровождается вопросами и заданиями для самопроверки.</t>
   </si>
   <si>
     <t>978-5-534-10633-6</t>
   </si>
   <si>
     <t>24я73</t>
   </si>
   <si>
     <t>ХИМИЯ ЭЛЕМЕНТОВ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Оганесян Э. Т., Попков В. А., Щербакова Л. И., Брель А. К.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Предлагаемая книга — первый в отечественной литературе учебник, предназначенный для студентов фармацевтических высших учебных заведений. В учебнике излагается химия элементов с позиций современных представлений о строении атома и теории химической науки. Материал глав по неорганической химии изложен в соответствии с длиннопериодным вариантом периодической системы. Здесь также освещена биологическая роль элементов и лекарственных препаратов на их основе. В учебнике учтены методические особенности преподавания неорганической химии в ряде фармацевтических и химических высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-16629-3</t>
   </si>
   <si>
     <t>09.01.2023</t>
   </si>
   <si>
     <t>ХИМИЯ. БАЗОВЫЙ УРОВЕНЬ: 10—11 КЛАССЫ 2-е изд., испр. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>Учебник состоит из трех разделов, в которых раскрываются основные законы общей, органической и неорганической химии. В первом разделе рассмотрены периодический закон Д. И. Менделеева, строение вещества, химические реакции и растворы. Второй раздел посвящен характеристике металлов и неметаллов. В третьем разделе описано строение органических соединений, представлены особенности углеводородов, кислород- и азотсодержащих органических веществ. Соответствует требованиям федеральных государственных образовательных стандартов среднего общего образования и среднего профессионального образования. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16098-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1251,901 +1251,901 @@
       <c r="K8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="9">
         <v>3269.0</v>
       </c>
       <c r="M8" s="9">
         <v>3599.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.884</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>599066</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>557</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2259.0</v>
       </c>
       <c r="M9" s="9">
         <v>2479.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Y9" s="8">
         <v>0.634</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583970</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>227</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1279.0</v>
       </c>
       <c r="M10" s="9">
         <v>1409.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.395</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583971</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>248</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1109.0</v>
       </c>
       <c r="M11" s="9">
         <v>1219.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Y11" s="8">
         <v>0.335</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>582734</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>234</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1319.0</v>
       </c>
       <c r="M12" s="9">
         <v>1449.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.403</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>582733</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>244</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1359.0</v>
       </c>
       <c r="M13" s="9">
         <v>1489.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.415</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>582886</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>248</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1109.0</v>
       </c>
       <c r="M14" s="9">
         <v>1219.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Y14" s="8">
         <v>0.335</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>585046</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>291</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1579.0</v>
       </c>
       <c r="M15" s="9">
         <v>1739.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.472</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>583430</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>403</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>2099.0</v>
       </c>
       <c r="M16" s="9">
         <v>2309.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.608</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>588176</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>403</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>2099.0</v>
       </c>
       <c r="M17" s="9">
         <v>2309.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.608</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>584865</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>291</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1579.0</v>
       </c>
       <c r="M18" s="9">
         <v>1739.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.472</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>585161</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>316</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>1699.0</v>
       </c>
       <c r="M19" s="9">
         <v>1869.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>111</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.503</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>589219</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>290</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>1579.0</v>
       </c>
       <c r="M20" s="9">
         <v>1739.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>114</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>115</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>116</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.471</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>