--- v1 (2026-01-31)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>31.01.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -822,54 +822,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>254</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1319.0</v>
+        <v>1409.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1449.0</v>
+        <v>1549.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -892,54 +892,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>255</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1319.0</v>
+        <v>1409.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1449.0</v>
+        <v>1549.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>