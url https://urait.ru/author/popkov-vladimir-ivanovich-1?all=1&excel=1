--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>20.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>09.08.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОРЕНИЯ И ВЗРЫВА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Тотая А.В., Казакова О.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Особое внимание уделено описанию характеристик основных взрывчатых веществ, выпускаемых промышленностью, количественных характеристик процессов, позволяющих определить критические параметры. Книга включает в себя хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам книги. Даны задания для самостоятельной работы студентов.</t>
+    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Книга включает в себя хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам книги. Даны задания для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08180-0</t>
   </si>
   <si>
     <t>24.54я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>10.08.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОРЕНИЯ И ВЗРЫВА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Особое внимание уделено описанию характеристик основных взрывчатых веществ, выпускаемых промышленностью, количественных характеристик процессов, позволяющих определить критические параметры. Книга включает хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам книги. Даны задания для самостоятельной работы студентов.</t>
+    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Особое внимание уделено описанию характеристик основных взрывчатых веществ, выпускаемых промышленностью, количественных характеристик процессов, позволяющих определить критические параметры. Книга включает в себя хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам.</t>
   </si>
   <si>
     <t>978-5-534-09367-4</t>
   </si>
   <si>
     <t>24.54я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>