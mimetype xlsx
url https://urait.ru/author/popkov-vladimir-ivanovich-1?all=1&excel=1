--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -822,54 +822,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>254</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1409.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -892,54 +892,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>255</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1409.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>