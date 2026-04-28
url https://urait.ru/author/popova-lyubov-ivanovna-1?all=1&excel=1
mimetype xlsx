--- v1 (2026-03-14)
+++ v2 (2026-04-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>14.03.2026</t>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>