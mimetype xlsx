--- v2 (2026-04-28)
+++ v3 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>28.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,72 +187,72 @@
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
     <t>Курс раскрывает сущность и содержание товароведения, стандартизации, метрологии и сертификации как основы процедуры подтверждения соответствия качества товаров установленным требованиям, направлено на формирование у студентов знаний и навыков по организации и проведению таможенной экспертизы.</t>
   </si>
   <si>
     <t>978-5-534-21791-9</t>
   </si>
   <si>
     <t>65.428я73</t>
   </si>
   <si>
     <t>26.06.2025</t>
   </si>
   <si>
     <t>ТАМОЖЕННЫЕ ПРОЦЕДУРЫ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе «Таможенные процедуры» рассматривается порядок применения таможенных процедур при перемещении товаров через таможенную границу. Дается характеристика таможенных процедур, раскрыта их сущность, показаны требования к товару, специфические документы и сведения, случаи возникновения и завершения обязанности по уплате таможенных пошлин и налогов. Уделено внимание организации деятельности лиц, осуществляющих посреднические функции при применении таможенных процедур, а также изложены основы административной ответственности за несоблюдение условий помещения товаров под таможенные процедуры. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, социально-экономическим, юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21004-0</t>
   </si>
   <si>
-    <t>08.04.2019</t>
-[...2 lines deleted...]
-    <t>ТЕХНОЛОГИИ ТАМОЖЕННОГО КОНТРОЛЯ 2-е изд., испр. и доп. Учебник для вузов</t>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>Технологии таможенного контроля 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>В пособии подробно рассмотрены практические аспекты применения технологий таможенного контроля товаров и транспортных средств международной перевозки при их перемещении через таможенную границу, порядок осуществления отдельных таможенных операций, показана последовательность действий должностных лиц таможенных органов при проведении форм таможенного контроля, в том числе на различных видах транспорта. Материал пособия направлен на формирование практических профессиональных навыков, необходимых при проведении таможенных операций и осуществлении форм таможенного контроля.</t>
-[...2 lines deleted...]
-    <t>978-5-534-17976-7</t>
+    <t>В курсе рассмотрены практические аспекты применения технологий таможенного контроля товаров и транспортных средств международной перевозки при их перемещении через таможенную границу, порядок осуществления отдельных таможенных операций, показана последовательность действий должностных лиц таможенных органов при проведении таможенного контроля, в том числе на различных видах транспорта. Материал курса направлен на формирование практических профессиональных навыков, необходимых при совершении таможенных операций и применении форм и мер таможенного контроля.</t>
+  </si>
+  <si>
+    <t>978-5-534-21005-7</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>ТОВАРОВЕДЕНИЕ И ЭКСПЕРТИЗА В ТАМОЖЕННОМ ДЕЛЕ 5-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс формирует устойчивые представления о сущности и содержании товароведения, сертификации, стандартизации, метрологии, как основы подтверждения соответствия перемещаемых товаров установленным требованиям.</t>
+    <t>Курс посвящен комплексному изучению качества, безопасности и идентификации товаров в системе технического регулирования. Содержание курса объединяет теоретические основы товароведения, стандартизации, метрологии и сертификации с практическими аспектами экспертной деятельности. Особое внимание уделено методологии таможенной экспертизы: от правил отбора проб и образцов до порядка назначения и производства экспертных исследований. Курс формирует системное понимание нормативно-правовой базы и процедур подтверждения соответствия товаров установленным регламентам и стандартам.</t>
   </si>
   <si>
     <t>978-5-534-21790-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -615,51 +615,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-tamozhennogo-kontrolya-tovarov-i-transportnyh-sredstv-581610" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tamozhennoe-delo-tovarovedenie-i-ekspertiza-v-tamozhennom-dele-582077" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tamozhennye-procedury-585428" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologii-tamozhennogo-kontrolya-561660" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tovarovedenie-i-ekspertiza-v-tamozhennom-dele-582076" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-tamozhennogo-kontrolya-tovarov-i-transportnyh-sredstv-581610" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tamozhennoe-delo-tovarovedenie-i-ekspertiza-v-tamozhennom-dele-582077" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tamozhennye-procedury-585428" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologii-tamozhennogo-kontrolya-581615" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tovarovedenie-i-ekspertiza-v-tamozhennom-dele-582076" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1050,115 +1050,115 @@
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.323</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>561660</v>
+        <v>581615</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1379.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1519.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.419</v>
+        <v>0.396</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582076</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>