--- v3 (2026-06-22)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>978-5-534-21791-9</t>
   </si>
   <si>
     <t>65.428я73</t>
   </si>
   <si>
     <t>26.06.2025</t>
   </si>
   <si>
     <t>ТАМОЖЕННЫЕ ПРОЦЕДУРЫ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе «Таможенные процедуры» рассматривается порядок применения таможенных процедур при перемещении товаров через таможенную границу. Дается характеристика таможенных процедур, раскрыта их сущность, показаны требования к товару, специфические документы и сведения, случаи возникновения и завершения обязанности по уплате таможенных пошлин и налогов. Уделено внимание организации деятельности лиц, осуществляющих посреднические функции при применении таможенных процедур, а также изложены основы административной ответственности за несоблюдение условий помещения товаров под таможенные процедуры. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, социально-экономическим, юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21004-0</t>
   </si>
   <si>
     <t>22.05.2026</t>
   </si>
   <si>
     <t>Технологии таможенного контроля 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>В курсе рассмотрены практические аспекты применения технологий таможенного контроля товаров и транспортных средств международной перевозки при их перемещении через таможенную границу, порядок осуществления отдельных таможенных операций, показана последовательность действий должностных лиц таможенных органов при проведении таможенного контроля, в том числе на различных видах транспорта. Материал курса направлен на формирование практических профессиональных навыков, необходимых при совершении таможенных операций и применении форм и мер таможенного контроля.</t>
   </si>
   <si>
     <t>978-5-534-21005-7</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>ТОВАРОВЕДЕНИЕ И ЭКСПЕРТИЗА В ТАМОЖЕННОМ ДЕЛЕ 5-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс посвящен комплексному изучению качества, безопасности и идентификации товаров в системе технического регулирования. Содержание курса объединяет теоретические основы товароведения, стандартизации, метрологии и сертификации с практическими аспектами экспертной деятельности. Особое внимание уделено методологии таможенной экспертизы: от правил отбора проб и образцов до порядка назначения и производства экспертных исследований. Курс формирует системное понимание нормативно-правовой базы и процедур подтверждения соответствия товаров установленным регламентам и стандартам.</t>
   </si>
   <si>
     <t>978-5-534-21790-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">