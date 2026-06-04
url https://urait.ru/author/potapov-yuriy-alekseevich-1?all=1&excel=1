--- v2 (2026-04-10)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>10.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,81 +133,81 @@
   <si>
     <t>20.08.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ГОСУДАРСТВА И ПРАВА РОССИИ. ЗАКОНОДАТЕЛЬСТВО О ЦЕНЗУРЕ. XVIII — НАЧАЛО XX ВЕКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Потапов Ю. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
-    <t>В курсе предпринята попытка обобщить накопленный архивный, научный, публицистический материал, дать ему всестороннюю оценку, сформулировать рекомендации по осуществлению государственного контроля за средствами массовой информации. Автор рассматривает научные взгляды на цензуру известных отечественных ученых-полицеистов и государствоведов, анализирует эволюцию отечественного законодательства, дает собственные оценки цензуре, указывает на причины, способствовавшие ужесточению или либерализации системы государственного управления в сфере печати, отмечает последствия применения надзорных функций государства за деятельностью печати и книгоиздания. Полученные обучающимися историко-правовые знания помогут им в понимании сути происходивших в российской истории преобразований и реформ в области цензуры, изучении структуры государственного аппарата Российской империи и механизма его функционирования, современных процессов в сфере СМИ. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Данный курс можно изучать в образовательном процессе юридических вузов и факультетов журналистики при изучении дисциплин «Административное право России», «История государства и права России», «История органов внутренних дел России», «История отечественной журналистики» и др.</t>
+    <t>В курсе предпринята попытка обобщить накопленный архивный, научный, публицистический материал, дать ему всестороннюю оценку, сформулировать рекомендации по осуществлению государственного контроля за средствами массовой информации. Автор рассматривает научные взгляды на цензуру известных отечественных ученых-полицеистов и государствоведов, анализирует эволюцию отечественного законодательства, дает собственные оценки цензуре, указывает на причины, способствовавшие ужесточению или либерализации системы государственного управления в сфере печати, отмечает последствия применения надзорных функций государства за деятельностью печати и книгоиздания. Полученные обучающимися историко-правовые знания помогут им в понимании сути происходивших в российской истории преобразований и реформ в области цензуры, изучении структуры государственного аппарата Российской империи и механизма его функционирования, современных процессов в сфере СМИ.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19895-9</t>
   </si>
   <si>
     <t>76я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>07.02.2024</t>
   </si>
   <si>
     <t>СОВРЕМЕННАЯ ПРЕСС-СЛУЖБА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Потапов Ю. А., Тепляков О. В.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
-    <t>Курс посвящен теоретическим, организационно-правовым и практико-ориентированным основам деятельности пресс-службы в органах государственной власти и местного самоуправления, общественных объединениях и политических партиях, бизнес-структурах. В курсе раскрываются цели, задачи, принципы и особенности работы пресс-службы в организациях (учреждениях). В отдельных темах рассматриваются технологии работы пресс-службы со средствами массовой информации и общественностью, а также обобщается практический опыт функционирования отделов информации и связей с общественностью (пресс-служб), в том числе в период социальных кризисов, вооруженных конфликтов, проведения контртеррористических и миротворческих операций. Курс соответствует требованиям Федерального государственного образовательного стандарта высшего образования. Курс рассчитан на бакалавров и магистрантов, обучающихся по направлениям подготовки «Реклама и связи с общественностью», «Государственное и муниципальное управление», «Журналистика», а также на слушателей системы дополнительного профессионального образования и практических работников в данной сфере деятельности.</t>
+    <t>Курс посвящен теоретическим, организационно-правовым и практико-ориентированным основам деятельности пресс-службы в органах государственной власти и местного самоуправления, общественных объединениях и политических партиях, бизнес-структурах. В курсе раскрываются цели, задачи, принципы и особенности работы пресс-службы в организациях (учреждениях). В отдельных темах рассматриваются технологии работы пресс-службы со средствами массовой информации и общественностью, а также обобщается практический опыт функционирования отделов информации и связей с общественностью (пресс-служб), в том числе в период социальных кризисов, вооруженных конфликтов, проведения контртеррористических и миротворческих операций.</t>
   </si>
   <si>
     <t>978-5-534-18185-2</t>
   </si>
   <si>
     <t>76.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>