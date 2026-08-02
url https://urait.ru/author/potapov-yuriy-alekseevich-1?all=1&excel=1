--- v3 (2026-06-04)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>04.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>