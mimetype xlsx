--- v2 (2026-02-22)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>23.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>