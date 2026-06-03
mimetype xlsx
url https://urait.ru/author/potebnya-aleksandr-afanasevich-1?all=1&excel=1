--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,65 +130,68 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>27.12.2017</t>
   </si>
   <si>
     <t>ИЗ ЗАПИСОК ПО РУССКОЙ ГРАММАТИКЕ. ОБ ИЗМЕНЕНИИ ЗНАЧЕНИЯ И ЗАМЕНАХ СУЩЕСТВИТЕЛЬНОГО В 2 Ч. ЧАСТЬ 1</t>
   </si>
   <si>
     <t>Потебня А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Общее языкознание</t>
   </si>
   <si>
+    <t>Выдающийся русский лингвист Александр Афанасьевич Потебня внес огромный вклад в развитие отечественного языкознания. В настоящем издании содержится третий том фундаментального труда ученого «Из записок по русской грамматике», в котором изучается происхождение имени существительного и имени прилагательного. Печатается по изданию 1968 г.: Потебня А. А. Из записок по русской грамматике. Т. III / А. А. Потебня. — М., 1968 (издание поделено нами на две части). Данная работа считается образцом лингвистических исследований, в ней проведен глубочайший анализ основных вопросов лексикологии и морфологии. Знакомство с грамматическими концепциями А. А. Потебни позволит читателю углубить и расширить свои знания по предмету.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-05941-0, 978-5-534-05942-7</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>ИЗ ЗАПИСОК ПО РУССКОЙ ГРАММАТИКЕ. ОБ ИЗМЕНЕНИИ ЗНАЧЕНИЯ И ЗАМЕНАХ СУЩЕСТВИТЕЛЬНОГО В 2 Ч. ЧАСТЬ 2</t>
+  </si>
+  <si>
     <t>Выдающийся русский лингвист Александр Афанасьевич Потебня внес огромный вклад в развитие отечественного языкознания. В настоящем издании содержится третий том фундаментального труда ученого «Из записок по русской грамматике», в котором изучается происхождение имени существительного и имени прилагательного. Данная работа считается образцом лингвистических исследований, в ней проведен глубочайший анализ основных вопросов лексикологии и морфологии. Знакомство с грамматическими концепциями А. А. Потебни позволит читателю углубить и расширить свои знания по предмету.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...10 lines deleted...]
-  <si>
     <t>978-5-534-05964-9, 978-5-534-05942-7</t>
   </si>
   <si>
     <t>21.12.2017</t>
   </si>
   <si>
     <t>ИЗ ЗАПИСОК ПО РУССКОЙ ГРАММАТИКЕ. СОСТАВНЫЕ ЧЛЕНЫ ПРЕДЛОЖЕНИЯ И ИХ ЗАМЕНЫ В 2. Ч. ЧАСТЬ 2</t>
   </si>
   <si>
     <t>Выдающийся русский лингвист Александр Афанасьевич Потебня внес огромный вклад в развитие отечественного языкознания. В настоящем издании содержатся первый и второй тома фундаментального труда ученого «Из записок по русской грамматике», которые посвящены вводным вопросам грамматики и составным членам предложения. Печатается по изданию 1958 г.: Потебня А. А. Из записок по русской грамматике. Т. I—II / А. А. Потебня. — М., 1958 (издание поделено нами на две части). Данная работа считается образцом лингвистических исследований, в ней проведен глубочайший анализ основных вопросов лексикологии и морфологии. Знакомство с грамматическими концепциями А. А. Потебни позволит читателю углубить и расширить свои знания по предмету.</t>
   </si>
   <si>
     <t>978-5-534-05963-2, 978-5-534-05940-3</t>
   </si>
   <si>
     <t>ИЗ ЗАПИСОК ПО РУССКОЙ ГРАММАТИКЕ.СОСТАВНЫЕ ЧЛЕНЫ ПРЕДЛОЖЕНИЯ И ИХ ЗАМЕНЫ В 2. Ч. ЧАСТЬ 1</t>
   </si>
   <si>
     <t>978-5-534-05939-7, 978-5-534-05940-3</t>
   </si>
   <si>
     <t>12.10.2016</t>
   </si>
   <si>
     <t>МЫСЛЬ И ЯЗЫК. ИЗБРАННЫЕ РАБОТЫ</t>
@@ -208,51 +211,51 @@
   <si>
     <t>ПОЭТИКА. ИЗБРАННЫЕ РАБОТЫ</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
     <t>Имя выдающегося филолога XIX в. А. А. Потебни знакомо каждому человеку, поскольку его эстетические идеи оказали большое влияние на развитие теории и психологии художественного творчества. В настоящем издании представлены фрагменты "Из записок по теории словесности" и "Из лекций по теории словесности", в которых освещены такие вопросы, как определение поэзии, слово и его свойства, речь и мышление, характер мифического мышления, общие свойства эпоса и другие.</t>
   </si>
   <si>
     <t>978-5-534-07145-0</t>
   </si>
   <si>
     <t>80/84</t>
   </si>
   <si>
     <t>СИМВОЛЫ И МИФЫ. ИЗБРАННЫЕ РАБОТЫ</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
-    <t>Александр Афанасьевич Потебня (1835—1891), подобно большинству отечественных мыслителей прошлого века, оставил глубокий след в разных областях научного знания: лингвистике, мифологии, фольклористике, литературоведении, искусствознании, причем все проблемы, которыми он занимался, приобретали философское звучание. Настоящее издание содержит работы Потебни, посвященные философским проблемам символа и мифа.</t>
+    <t>Александр Афанасьевич Потебня (1835-1891), подобно большинству отечественных мыслителей прошлого века, оставил глубокий след в разных областях научного знания: лингвистике, мифологии, фольклористике, литературоведении, искусствознании, причем все проблемы, которыми он занимался, приобретали философское звучание. Настоящее издание содержит работы Потебни, посвященные философским проблемам символа и мифа.</t>
   </si>
   <si>
     <t>978-5-534-09600-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -954,404 +957,404 @@
         <v>274</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>969.0</v>
       </c>
       <c r="M6" s="9">
         <v>1069.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
         <v>81</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="8">
         <v>0.36</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>564482</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>238</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>859.0</v>
       </c>
       <c r="M7" s="9">
         <v>939.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
         <v>81</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.325</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>564440</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>292</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1019.0</v>
       </c>
       <c r="M8" s="9">
         <v>1119.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>81</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.378</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>562651</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>238</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1069.0</v>
       </c>
       <c r="M9" s="9">
         <v>1179.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>81</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>0.408</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>564957</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>263</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1159.0</v>
       </c>
       <c r="M10" s="9">
         <v>1269.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.438</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>562675</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>257</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1139.0</v>
       </c>
       <c r="M11" s="9">
         <v>1249.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>83</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Y11" s="8">
         <v>0.431</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">