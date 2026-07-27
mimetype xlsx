--- v4 (2026-06-03)
+++ v5 (2026-07-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>03.06.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>