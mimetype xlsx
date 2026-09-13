--- v5 (2026-07-27)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>27.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -870,54 +870,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>265</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>939.0</v>
+        <v>989.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1029.0</v>
+        <v>1089.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -938,54 +938,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>274</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>969.0</v>
+        <v>1009.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1069.0</v>
+        <v>1109.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6">
@@ -1006,54 +1006,54 @@
       <c r="B7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>238</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>859.0</v>
+        <v>899.0</v>
       </c>
       <c r="M7" s="9">
-        <v>939.0</v>
+        <v>989.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
@@ -1074,54 +1074,54 @@
       <c r="B8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>292</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1019.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1119.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
@@ -1142,54 +1142,54 @@
       <c r="B9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>238</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1069.0</v>
+        <v>1119.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1179.0</v>
+        <v>1229.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
@@ -1210,54 +1210,54 @@
       <c r="B10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>263</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1269.0</v>
+        <v>1339.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
@@ -1278,54 +1278,54 @@
       <c r="B11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>257</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1139.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1249.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">