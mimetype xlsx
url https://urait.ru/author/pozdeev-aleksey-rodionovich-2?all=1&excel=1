--- v1 (2026-03-05)
+++ v2 (2026-04-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
-[...1 lines deleted...]
-    <t>05.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,93 +148,81 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
     <t>Курс состоит из двух частей. В первой дается краткий обзор психиатрии, ее предмета, задач, приводится краткая история предмета. В последующем разбираются вопросы общей и частной психопатологии, основные методы диагностики терапии психически больных. Вторая, заключительная часть посвящена правовым вопросам оказания психиатрической и наркологической помощи, участию врача-психиатра в медицинских экспертизах и освидетельствованиях. Предлагаемое издание представляет собой краткий курс лекций по психиатрии. В курсе освещены основные вопросы общей и частной психиатрии, а также основы законодательства Российской Федерации в области психиатрической помощи. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для медицинских вузов, однако может быть рекомендован и студентам, обучающимся по юридическим специальностям, полезен для медицинских юристов и преподавателей судебной психиатрии в юридическом вузе.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14942-5</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>08.08.2023</t>
-[...2 lines deleted...]
-    <t>ПСИХИАТРИЯ. Учебник для СПО</t>
+    <t>21.05.2024</t>
+  </si>
+  <si>
+    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю. ; Под общ. ред. Витера В.И.</t>
+  </si>
+  <si>
+    <t>Диагностика. Медицинская биофизика. Медицинская информатика. Судебно-медицинская экспертиза</t>
+  </si>
+  <si>
+    <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для высших учебных заведений всех факультетов медицинских вузов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
+  </si>
+  <si>
+    <t>978-5-534-18692-5</t>
+  </si>
+  <si>
+    <t>58я73</t>
+  </si>
+  <si>
+    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...31 lines deleted...]
-    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю.</t>
   </si>
   <si>
     <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для образовательных учреждений среднего профессионального образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
   </si>
   <si>
     <t>978-5-534-18713-7</t>
   </si>
   <si>
     <t>58я723</t>
   </si>
   <si>
     <t>18.04.2019</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА: ЭКСПЕРТИЗА НАРУШЕНИЙ В ДЕЯТЕЛЬНОСТИ МЕДИЦИНСКОГО ПЕРСОНАЛА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Гецманова И. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Нарушения профессионального медицинского долга влекут необходимость их правовой и экспертной оценки, от результатов которых зависит юридическая процедура разрешения конфликта. В работе представлен историко-правовой анализ нормативных положений, регламентирующих профессиональную медицинскую деятельность, раскрыты вопросы разграничения видов юридической ответственности за профессиональные нарушения и экспертной оценки медицинских происшествий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов медицинских и юридических вузов, врачей, юристов.</t>
   </si>
   <si>
     <t>978-5-534-08868-7</t>
   </si>
@@ -696,59 +684,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-588900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-589376" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-586784" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-582431" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-568631" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-588900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-586784" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-582431" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-568631" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z13"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -807,51 +795,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -991,622 +979,551 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.424</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>589376</v>
+        <v>586784</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>251</v>
+        <v>331</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1399.0</v>
+        <v>1769.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1539.0</v>
+        <v>1949.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.424</v>
+        <v>0.521</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>586784</v>
+        <v>589328</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>331</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1769.0</v>
       </c>
       <c r="M7" s="9">
         <v>1949.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.521</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>589328</v>
+        <v>586783</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>331</v>
+        <v>188</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1769.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1949.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.521</v>
+        <v>0.348</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>586783</v>
+        <v>582431</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1099.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1209.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.348</v>
+        <v>0.405</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>582431</v>
+        <v>568631</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="J10" s="8">
-        <v>235</v>
+        <v>111</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="L10" s="9">
-        <v>1319.0</v>
+        <v>639.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1449.0</v>
+        <v>699.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.405</v>
+        <v>0.153</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>568631</v>
+        <v>565102</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
-        <v>111</v>
+        <v>303</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>639.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M11" s="9">
-        <v>699.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2079.0</v>
+      </c>
+      <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.153</v>
+        <v>0.499</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>565102</v>
+        <v>566500</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1889.0</v>
       </c>
       <c r="M12" s="9">
         <v>2079.0</v>
       </c>
-      <c r="N12" s="6"/>
+      <c r="N12" s="6" t="s">
+        <v>53</v>
+      </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.499</v>
+        <v>0.498</v>
       </c>
       <c r="Z12" s="6"/>
-    </row>
-[...68 lines deleted...]
-      <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>