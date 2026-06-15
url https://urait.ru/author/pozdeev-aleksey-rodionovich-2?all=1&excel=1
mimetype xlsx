--- v2 (2026-04-23)
+++ v3 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>24.04.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -256,69 +256,69 @@
   <si>
     <t>В курсе отражаются современные сведения о судебно-психиатрической экспертизе, патологии психических функций, психиатрической синдромологии и принципах классификации психических расстройств. Подробно описан порядок недобровольной госпитализации лиц для профилактики общественно опасных деяний. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17305-5</t>
   </si>
   <si>
     <t>56.14я723</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ГИСТОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Курс включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических вузов и медицинских факультетов вузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
+    <t>Пособие включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических вузов и медицинских факультетов вузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
   </si>
   <si>
     <t>978-5-534-12580-1</t>
   </si>
   <si>
     <t>28.70я73</t>
   </si>
   <si>
     <t>16.04.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ЭКСПЕРТИЗА: ГИСТОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р. ; Под общ. ред. Витера В.И.</t>
   </si>
   <si>
-    <t>Курс включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических ссузов и медицинских факультетов ссузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
+    <t>Пособие включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических ссузов и медицинских факультетов ссузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
   </si>
   <si>
     <t>978-5-534-13605-0</t>
   </si>
   <si>
     <t>28.70я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>