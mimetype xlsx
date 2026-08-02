--- v3 (2026-06-15)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>15.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>