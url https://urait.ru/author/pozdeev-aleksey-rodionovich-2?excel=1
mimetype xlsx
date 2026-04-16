--- v0 (2026-02-20)
+++ v1 (2026-04-16)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
-[...1 lines deleted...]
-    <t>20.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,93 +148,81 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
     <t>Курс состоит из двух частей. В первой дается краткий обзор психиатрии, ее предмета, задач, приводится краткая история предмета. В последующем разбираются вопросы общей и частной психопатологии, основные методы диагностики терапии психически больных. Вторая, заключительная часть посвящена правовым вопросам оказания психиатрической и наркологической помощи, участию врача-психиатра в медицинских экспертизах и освидетельствованиях. Предлагаемое издание представляет собой краткий курс лекций по психиатрии. В курсе освещены основные вопросы общей и частной психиатрии, а также основы законодательства Российской Федерации в области психиатрической помощи. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для медицинских вузов, однако может быть рекомендован и студентам, обучающимся по юридическим специальностям, полезен для медицинских юристов и преподавателей судебной психиатрии в юридическом вузе.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14942-5</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>08.08.2023</t>
-[...2 lines deleted...]
-    <t>ПСИХИАТРИЯ. Учебник для СПО</t>
+    <t>21.05.2024</t>
+  </si>
+  <si>
+    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю. ; Под общ. ред. Витера В.И.</t>
+  </si>
+  <si>
+    <t>Диагностика. Медицинская биофизика. Медицинская информатика. Судебно-медицинская экспертиза</t>
+  </si>
+  <si>
+    <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для высших учебных заведений всех факультетов медицинских вузов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
+  </si>
+  <si>
+    <t>978-5-534-18692-5</t>
+  </si>
+  <si>
+    <t>58я73</t>
+  </si>
+  <si>
+    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...31 lines deleted...]
-    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю.</t>
   </si>
   <si>
     <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для образовательных учреждений среднего профессионального образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
   </si>
   <si>
     <t>978-5-534-18713-7</t>
   </si>
   <si>
     <t>58я723</t>
   </si>
   <si>
     <t>18.04.2019</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА: ЭКСПЕРТИЗА НАРУШЕНИЙ В ДЕЯТЕЛЬНОСТИ МЕДИЦИНСКОГО ПЕРСОНАЛА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Гецманова И. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Нарушения профессионального медицинского долга влекут необходимость их правовой и экспертной оценки, от результатов которых зависит юридическая процедура разрешения конфликта. В работе представлен историко-правовой анализ нормативных положений, регламентирующих профессиональную медицинскую деятельность, раскрыты вопросы разграничения видов юридической ответственности за профессиональные нарушения и экспертной оценки медицинских происшествий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов медицинских и юридических вузов, врачей, юристов.</t>
   </si>
   <si>
     <t>978-5-534-08868-7</t>
   </si>
@@ -696,59 +684,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-588900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-589376" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-586784" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-582431" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-568631" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-588900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-586784" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-582431" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-568631" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z13"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -807,51 +795,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -991,622 +979,551 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.424</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>589376</v>
+        <v>586784</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>251</v>
+        <v>331</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1399.0</v>
+        <v>1769.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1539.0</v>
+        <v>1949.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.424</v>
+        <v>0.521</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>586784</v>
+        <v>589328</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>331</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1769.0</v>
       </c>
       <c r="M7" s="9">
         <v>1949.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.521</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>589328</v>
+        <v>586783</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>331</v>
+        <v>188</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1769.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1949.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.521</v>
+        <v>0.348</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>586783</v>
+        <v>582431</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1099.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1209.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.348</v>
+        <v>0.405</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>582431</v>
+        <v>568631</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="J10" s="8">
-        <v>235</v>
+        <v>111</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="L10" s="9">
-        <v>1319.0</v>
+        <v>639.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1449.0</v>
+        <v>699.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.405</v>
+        <v>0.153</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>568631</v>
+        <v>565102</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
-        <v>111</v>
+        <v>303</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>639.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M11" s="9">
-        <v>699.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2079.0</v>
+      </c>
+      <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.153</v>
+        <v>0.499</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>565102</v>
+        <v>566500</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1889.0</v>
       </c>
       <c r="M12" s="9">
         <v>2079.0</v>
       </c>
-      <c r="N12" s="6"/>
+      <c r="N12" s="6" t="s">
+        <v>53</v>
+      </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.499</v>
+        <v>0.498</v>
       </c>
       <c r="Z12" s="6"/>
-    </row>
-[...68 lines deleted...]
-      <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>