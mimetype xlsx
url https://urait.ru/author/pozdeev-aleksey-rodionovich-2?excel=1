--- v1 (2026-04-16)
+++ v2 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>16.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -256,69 +256,69 @@
   <si>
     <t>В курсе отражаются современные сведения о судебно-психиатрической экспертизе, патологии психических функций, психиатрической синдромологии и принципах классификации психических расстройств. Подробно описан порядок недобровольной госпитализации лиц для профилактики общественно опасных деяний. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17305-5</t>
   </si>
   <si>
     <t>56.14я723</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ГИСТОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Курс включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических вузов и медицинских факультетов вузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
+    <t>Пособие включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических вузов и медицинских факультетов вузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
   </si>
   <si>
     <t>978-5-534-12580-1</t>
   </si>
   <si>
     <t>28.70я73</t>
   </si>
   <si>
     <t>16.04.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ЭКСПЕРТИЗА: ГИСТОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р. ; Под общ. ред. Витера В.И.</t>
   </si>
   <si>
-    <t>Курс включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических ссузов и медицинских факультетов ссузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
+    <t>Пособие включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических ссузов и медицинских факультетов ссузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
   </si>
   <si>
     <t>978-5-534-13605-0</t>
   </si>
   <si>
     <t>28.70я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>