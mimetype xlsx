--- v2 (2026-06-03)
+++ v3 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>03.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>