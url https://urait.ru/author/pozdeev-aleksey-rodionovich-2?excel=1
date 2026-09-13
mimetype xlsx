--- v3 (2026-07-26)
+++ v4 (2026-09-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>26.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,177 +109,180 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>20.10.2021</t>
-[...2 lines deleted...]
-    <t>ПСИХИАТРИЯ. Учебник для вузов</t>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>Психиатрия 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Ковалев Ю. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
-    <t>Курс состоит из двух частей. В первой дается краткий обзор психиатрии, ее предмета, задач, приводится краткая история предмета. В последующем разбираются вопросы общей и частной психопатологии, основные методы диагностики терапии психически больных. Вторая, заключительная часть посвящена правовым вопросам оказания психиатрической и наркологической помощи, участию врача-психиатра в медицинских экспертизах и освидетельствованиях. Предлагаемое издание представляет собой краткий курс лекций по психиатрии. В курсе освещены основные вопросы общей и частной психиатрии, а также основы законодательства Российской Федерации в области психиатрической помощи. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для медицинских вузов, однако может быть рекомендован и студентам, обучающимся по юридическим специальностям, полезен для медицинских юристов и преподавателей судебной психиатрии в юридическом вузе.</t>
+    <t>В курсе освещены основные вопросы общей и частной психиатрии, а также основы законодательства Российской Федерации в области психиатрической помощи. Дается краткий обзор психиатрии. Разбираются вопросы общей и частной психопатологии, основные методы диагностики и терапии, правовые вопросы оказания психиатрической и наркологической помощи, участия врача-психиатра в медицинских экспертизах и освидетельствованиях. Актуальность курса определяется необходимостью комплексного понимания психических расстройств для формирования клинического мышления и подготовки к практической работе. На Образовательной платформе «Юрайт» доступны тесты и задания, позволяющие делать изучение материала более практико-ориентированным. Незаконное потребление наркотических средств, психотропных веществ, их аналогов причиняет вред здоровью, их незаконный оборот запрещен и влечет установленную законодательством ответственность. Информация о наркотиках представлена в курсе исключительно в образовательных целях.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-14942-5</t>
+    <t>978-5-534-21956-2</t>
   </si>
   <si>
     <t>56.14я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.05.2024</t>
   </si>
   <si>
-    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю.</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Диагностика. Медицинская биофизика. Медицинская информатика. Судебно-медицинская экспертиза</t>
+  </si>
+  <si>
+    <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для образовательных учреждений среднего профессионального образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
+  </si>
+  <si>
+    <t>978-5-534-18713-7</t>
+  </si>
+  <si>
+    <t>58я723</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>Судебная медицина 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Поздеев А. Р., Вавилов А. Ю. ; Под общ. ред. Витера В.И.</t>
   </si>
   <si>
-    <t>Диагностика. Медицинская биофизика. Медицинская информатика. Судебно-медицинская экспертиза</t>
-[...1 lines deleted...]
-  <si>
     <t>Курс включает основные разделы предмета с учетом последних достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине для высших учебных заведений всех факультетов медицинских вузов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским и юридическим направлениям и специальностям, преподавателей медицинских вузов, судебно-медицинских экспертов.</t>
   </si>
   <si>
-    <t>978-5-534-18692-5</t>
+    <t>978-5-534-22006-3</t>
   </si>
   <si>
     <t>58я73</t>
   </si>
   <si>
-    <t>СУДЕБНАЯ МЕДИЦИНА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
-[...19 lines deleted...]
-  <si>
     <t>18.04.2019</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА: ЭКСПЕРТИЗА НАРУШЕНИЙ В ДЕЯТЕЛЬНОСТИ МЕДИЦИНСКОГО ПЕРСОНАЛА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Гецманова И. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Нарушения профессионального медицинского долга влекут необходимость их правовой и экспертной оценки, от результатов которых зависит юридическая процедура разрешения конфликта. В работе представлен историко-правовой анализ нормативных положений, регламентирующих профессиональную медицинскую деятельность, раскрыты вопросы разграничения видов юридической ответственности за профессиональные нарушения и экспертной оценки медицинских происшествий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов медицинских и юридических вузов, врачей, юристов.</t>
   </si>
   <si>
     <t>978-5-534-08868-7</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>СУДЕБНАЯ ПСИХИАТРИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Лекомцев В. Т., Поздеев А. Р., Ковалев Ю. В., Уваров И. А.</t>
   </si>
   <si>
     <t>В курсе отражаются современные данные по правовым проблемам судебной психиатрии, общей психопатологии, клиническим проявлениям наиболее распространенных психических расстройств и их судебно-психиатрической оценке. Дается характеристика судебно-психиатрических экспертных подходов в уголовном и гражданском процессах при различных вариантах психической патологии. Представлены экспертологические сведения и положения Уголовного, Уголовно-процессуального кодексов Российской Федерации, Кодекса административного судопроизводства Российсской Федерации и Федеральных законов «О государственной судебно-экспертной деятельности в Российской Федерации» и «О психиатрической помощи и гарантиях прав граждан при ее оказании». Подробно описан порядок недобровольной госпитализации лиц для профилактики общественно опасных деяний. Материал изложен с учетом действующего законодательства Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-21923-4</t>
   </si>
   <si>
-    <t>21.11.2023</t>
-[...5 lines deleted...]
-    <t>Лекомцев В. Т., Поздеев А. Р., Ковалев Ю. В.</t>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>СУДЕБНАЯ ПСИХИАТРИЯ 2-е изд. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>А.Р. Поздеев</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе отражаются современные сведения о судебно-психиатрической экспертизе, патологии психических функций, психиатрической синдромологии и принципах классификации психических расстройств. Подробно описан порядок недобровольной госпитализации лиц для профилактики общественно опасных деяний. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
-[...2 lines deleted...]
-    <t>978-5-534-17305-5</t>
+    <t>Курс знакомит студентов с основами судебной психиатрии и психопатологии. Рассматриваются цели и особенности судебно-психиатрической экспертизы, общественно опасные деяния психически больных и порядок их недобровольной госпитализации. Значительное внимание уделено патологии восприятия, памяти, интеллекта, мышления, воли, эмоций и сознания, основным психопатологическим синдромам и принципам классификации психических расстройств. Материал изложен с учетом действующего законодательства Российской Федерации. Актуальность курса определяется необходимостью понимать проявления психических расстройств и правовые аспекты оказания психиатрической помощи. Курс помогает сформировать базовые профессиональные знания, необходимые для дальнейшего изучения психиатрии и работы в системе здравоохранения. На Образовательной платформе «Юрайт» доступны тесты, позволяющие эффективно контролировать знания и делать изучение материала более практико-ориентированным.</t>
+  </si>
+  <si>
+    <t>978-5-534-21924-1</t>
   </si>
   <si>
     <t>56.14я723</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ГИСТОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Витер В. И., Кунгурова В. В., Хасанянова С. В., Поздеев А. Р.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
     <t>Пособие включает основные разделы предмета судебно-медицинской гистологии с учетом современных достижений науки и практики судебной медицины. По содержанию и объему полностью соответствует программе по судебной медицине. Материал изложен с учетом действующего законодательства Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, слушателей курсов повышения квалификации, преподавателей юридических вузов и медицинских факультетов вузов, а также для работников правоохранительных органов (следователей, прокуроров, судей, сотрудников органов юстиции), адвокатов, судебно-медицинских экспертов и преподавателей судебной медицины.</t>
   </si>
   <si>
     <t>978-5-534-12580-1</t>
   </si>
@@ -684,51 +687,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-588900" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-586784" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-582431" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-568631" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihiatriya-590708" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-589328" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-600527" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-medicina-ekspertiza-narusheniy-v-deyatelnosti-medicinskogo-personala-586783" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-582431" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebnaya-psihiatriya-582432" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-gistologiya-565102" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudebno-medicinskaya-ekspertiza-gistologicheskie-issledovaniya-566500" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -909,597 +912,597 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>588900</v>
+        <v>590708</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1399.0</v>
+        <v>1409.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1539.0</v>
+        <v>1549.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.424</v>
+        <v>0.409</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>586784</v>
+        <v>589328</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>331</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1769.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1949.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.521</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>589328</v>
+        <v>600527</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1769.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1949.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.521</v>
+        <v>0.529</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586783</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>188</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1099.0</v>
+        <v>1159.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1209.0</v>
+        <v>1269.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.348</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582431</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>235</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1319.0</v>
+        <v>1389.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1449.0</v>
+        <v>1529.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.405</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>568631</v>
+        <v>582432</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="9">
-        <v>639.0</v>
+        <v>609.0</v>
       </c>
       <c r="M10" s="9">
-        <v>699.0</v>
+        <v>669.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.153</v>
+        <v>0.136</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>565102</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>303</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.499</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>566500</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>302</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.498</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>