--- v2 (2026-02-27)
+++ v3 (2026-04-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>27.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>