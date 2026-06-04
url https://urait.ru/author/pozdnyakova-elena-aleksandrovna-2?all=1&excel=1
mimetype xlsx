--- v3 (2026-04-16)
+++ v4 (2026-06-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
-[...1 lines deleted...]
-    <t>16.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+  <si>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,123 +184,120 @@
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
     <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных факультетов высших учебных заведений по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи, рекомендуемые нормативные правовые акты и литературу для более углубленного изучения. Кроме того, для практического при-менения использованы формы отдельных документов. Сформирован также словарь терминов и определений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Практикум предназначен для бакалавров, магистрантов, аспирантов, преподавателей юридических факультетов и вузов.</t>
   </si>
   <si>
     <t>978-5-534-18029-9</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>23.01.2023</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
-    <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных специальностей образовательных учреждений среднего профессионального образования по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи. Кроме того, для практического применения приведены формы отдельных документов. Сформирован также словарь терминов и определений.</t>
+    <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных факультетов высших учебных заведений по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи. Кроме того, для практического применения приведены формы отдельных документов. Сформирован также словарь терминов и определений.</t>
   </si>
   <si>
     <t>978-5-534-18030-5</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>10.02.2025</t>
   </si>
   <si>
     <t>ИНТЕЛЛЕКТУАЛЬНАЯ СОБСТВЕННОСТЬ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Е.А. Позднякова [и др.].</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются общее понятие интеллектуальной собственности, авторское право и его источники, объекты авторских и смежных прав, права авторов и иных лиц, смежные права, передача имущественного права, наследование исключительных прав, договоры в праве интеллектуальной собственности. Самостоятельное значение имеют также институты защиты авторских и смежных прав и ответственности за нарушение законодательства об интеллектуальной собственности. Кроме того, отдельные темы посвящены вопросам патентного права и средствам индивидуализации участников гражданского оборота, а также товаров, работ и услуг. Указанные темы рассматриваются на основе норм международных договоров, Гражданского кодекса Российской Федерации и научной разработанности. Материал предложенных тем сопровождается примерами из судебной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по всем направлениям и специальностям.</t>
+    <t>В курсе рассматриваются общее понятие интеллектуальной собственности, авторское право и его источники, объекты авторских и смежных прав, права авторов и иных лиц, смежные права, передача имущественного права, наследование исключительных прав, договоры в праве интеллектуальной собственности. Самостоятельное значение имеют также институты защиты авторских и смежных прав и ответственности за нарушение законодательства об интеллектуальной собственности. Кроме того, отдельные темы посвящены вопросам патентного права и средствам индивидуализации участников гражданского оборота, а также товаров, работ и услуг. Указанные темы рассматриваются на основе норм международных договоров, Гражданского кодекса Российской Федерации и научной разработанности. Материал предложенных тем сопровождается примерами из судебной практики.</t>
   </si>
   <si>
     <t>978-5-534-18455-6</t>
   </si>
   <si>
     <t>67.4я73</t>
   </si>
   <si>
     <t>20.04.2023</t>
   </si>
   <si>
     <t>ПРАВО ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Поздняковой Е.А.</t>
   </si>
   <si>
     <t>В курсе рассматриваются общее понятие интеллектуальной собственности, авторское право и его источники, объекты авторских и смежных прав, права авторов и иных лиц, смежные права, передача имущественного права, наследование исключительных прав, договоры в праве интеллектуальной собственности. Самостоятельное значение имеют также институты защиты авторских и смежных прав и ответственности за нарушение законодательства об интеллектуальной собственности. Кроме того, отдельные темы посвящены вопросам патентного права и средствам индивидуализации участников гражданского оборота, а также товаров, работ и услуг. Для студентов, обучающихся по программам академического бакалавриата, аспирантов и преподавателей высших юридических учебных заведений, школ дизайна, для тех, кто занимается вопросами правового регулирования результатов интеллектуальной деятельности, а также для широкого круга читателей, интересующихся вопросами интеллектуальной собственности.</t>
   </si>
   <si>
     <t>978-5-534-16576-0</t>
   </si>
   <si>
     <t>20.09.2023</t>
   </si>
   <si>
     <t>ПРАВО ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ ДЛЯ НЕЮРИДИЧЕСКИХ СПЕЦИАЛЬНОСТЕЙ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-17966-8</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ СЕЛЬСКОГО, ЛЕСНОГО И РЫБНОГО ХОЗЯЙСТВА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Боголюбов С. А., Позднякова Е. А.</t>
   </si>
   <si>
-    <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия. Уделяется внимание вопросам предоставления земельных участков для строительства, лицензированию добычи полезных ископаемых, аренде лесных участков, использованию водных объектов, принадлежащих на праве частной собственности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов правовых (юридических) и других направлений экономических, технических и иных учреждений среднего профессионального образования.</t>
+    <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия.</t>
   </si>
   <si>
     <t>978-5-534-17929-3</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ ПРИРОДОПОЛЬЗОВАНИЯ И ОХРАНЫ ОКРУЖАЮЩЕЙ СРЕДЫ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия. Уделяется внимание вопросам предоставления земельных участков для строительства, лицензированию добычи полезных ископаемых, аренде лесных участков, использованию водных объектов, принадлежащих на праве частной собственности. Соответствуют актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов (бакалавров, магистров) правовых (юридических) и других факультетов экономических, технических и иных высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-17928-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1426,57 +1423,57 @@
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2449.0</v>
       </c>
       <c r="M12" s="9">
         <v>2689.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.701</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>