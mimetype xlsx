--- v4 (2026-06-04)
+++ v5 (2026-08-02)
@@ -14,293 +14,299 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
+  </si>
+  <si>
+    <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
+  </si>
+  <si>
+    <t>Всего книг</t>
+  </si>
+  <si>
+    <t>Сумма заказа:</t>
+  </si>
+  <si>
+    <t>Код</t>
+  </si>
+  <si>
+    <t>Дата выхода книги</t>
+  </si>
+  <si>
+    <t>Заказ</t>
+  </si>
+  <si>
+    <t>Название</t>
+  </si>
+  <si>
+    <t>Автор</t>
+  </si>
+  <si>
+    <t>Состав учебно-методического комплекса</t>
+  </si>
+  <si>
+    <t>Ознакомиться с текстом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Распродажа предыдущих изданий </t>
+  </si>
+  <si>
+    <t>Год</t>
+  </si>
+  <si>
+    <t>Кол-во страниц</t>
+  </si>
+  <si>
+    <t>Тип переплета</t>
+  </si>
+  <si>
+    <t>Цена для библиотек</t>
+  </si>
+  <si>
+    <t>Цена розничная</t>
+  </si>
+  <si>
+    <t>Гриф</t>
+  </si>
+  <si>
+    <t>Обложка/ Переплет</t>
+  </si>
+  <si>
+    <t>Серия</t>
+  </si>
+  <si>
+    <t>Тематика</t>
+  </si>
+  <si>
+    <t>Подтематика</t>
+  </si>
+  <si>
+    <t>Аннотация</t>
+  </si>
+  <si>
+    <t>Издательство</t>
+  </si>
+  <si>
+    <t>ISBN</t>
+  </si>
+  <si>
+    <t>EAN</t>
+  </si>
+  <si>
+    <t>ББК</t>
+  </si>
+  <si>
+    <t>Формат</t>
+  </si>
+  <si>
+    <t>Вес (кг)</t>
+  </si>
+  <si>
+    <t>ISBN предыдущего издания</t>
+  </si>
+  <si>
+    <t>08.10.2025</t>
+  </si>
+  <si>
+    <t>Авторское право 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Позднякова Е. А.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Юридические науки</t>
+  </si>
+  <si>
+    <t>Авторское право. Интеллектуальная собственность</t>
+  </si>
+  <si>
+    <t>На основе норм международных договоров и Гражданского кодекса Российской Федерации в курсе рассмотрены общее понятие интеллектуальной собственности, авторское право и его источники, объекты авторских и смежных прав, права авторов и иных лиц, смежные права, передача имущественного права, наследование исключительных прав, договорное регулирование имущественных прав. Особое внимание уделено институтам защиты авторских и смежных прав и ответственности за нарушение законодательства об интеллектуальной собственности. Материал сопровождается примерами из судебной практики, а также вопросами и заданиями для самоконтроля, задачами и тестами, позволяющими лучше усвоить курс.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-21807-7</t>
+  </si>
+  <si>
+    <t>67.404.3я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>29.01.2021</t>
+  </si>
+  <si>
+    <t>ЗЕМЕЛЬНОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Позднякова Е. А. ; Под общ. ред. Боголюбова С.А.</t>
+  </si>
+  <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Земельное право. Экологическое право</t>
+  </si>
+  <si>
+    <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных факультетов высших учебных заведений по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи, рекомендуемые нормативные правовые акты и литературу для более углубленного изучения. Кроме того, для практического при-менения использованы формы отдельных документов. Сформирован также словарь терминов и определений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Практикум предназначен для бакалавров, магистрантов, аспирантов, преподавателей юридических факультетов и вузов.</t>
+  </si>
+  <si>
+    <t>978-5-534-18029-9</t>
+  </si>
+  <si>
+    <t>67.407я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>23.01.2023</t>
+  </si>
+  <si>
+    <t>ЗЕМЕЛЬНОЕ ПРАВО. КРАТКИЙ КУРС 2-е изд. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Практикум по дисциплине «Земельное право» подготовлен в соответствии с требованиями соответствующих стандартов для проведения семинарских занятий со студентами юридических, экономических, технических и иных факультетов высших учебных заведений по курсу «Земельное право» и содержит весь комплекс материалов: схемы, вопросы для самоконтроля, тесты, задачи. Кроме того, для практического применения приведены формы отдельных документов. Сформирован также словарь терминов и определений.</t>
+  </si>
+  <si>
+    <t>978-5-534-18030-5</t>
+  </si>
+  <si>
+    <t>67.407я723</t>
+  </si>
+  <si>
+    <t>10.02.2025</t>
+  </si>
+  <si>
+    <t>ИНТЕЛЛЕКТУАЛЬНАЯ СОБСТВЕННОСТЬ 4-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Е.А. Позднякова [и др.].</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>В курсе рассматриваются общее понятие интеллектуальной собственности, авторское право и его источники, объекты авторских и смежных прав, права авторов и иных лиц, смежные права, передача имущественного права, наследование исключительных прав, договоры в праве интеллектуальной собственности. Самостоятельное значение имеют также институты защиты авторских и смежных прав и ответственности за нарушение законодательства об интеллектуальной собственности. Кроме того, отдельные темы посвящены вопросам патентного права и средствам индивидуализации участников гражданского оборота, а также товаров, работ и услуг. Указанные темы рассматриваются на основе норм международных договоров, Гражданского кодекса Российской Федерации и научной разработанности. Материал предложенных тем сопровождается примерами из судебной практики.</t>
+  </si>
+  <si>
+    <t>978-5-534-18455-6</t>
+  </si>
+  <si>
+    <t>67.4я73</t>
+  </si>
   <si>
     <t>04.06.2026</t>
   </si>
   <si>
-    <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
-[...197 lines deleted...]
-    <t>ПРАВО ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ 4-е изд., пер. и доп. Учебник для вузов</t>
+    <t>ПРАВО ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Поздняковой Е.А.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются общее понятие интеллектуальной собственности, авторское право и его источники, объекты авторских и смежных прав, права авторов и иных лиц, смежные права, передача имущественного права, наследование исключительных прав, договоры в праве интеллектуальной собственности. Самостоятельное значение имеют также институты защиты авторских и смежных прав и ответственности за нарушение законодательства об интеллектуальной собственности. Кроме того, отдельные темы посвящены вопросам патентного права и средствам индивидуализации участников гражданского оборота, а также товаров, работ и услуг. Для студентов, обучающихся по программам академического бакалавриата, аспирантов и преподавателей высших юридических учебных заведений, школ дизайна, для тех, кто занимается вопросами правового регулирования результатов интеллектуальной деятельности, а также для широкого круга читателей, интересующихся вопросами интеллектуальной собственности.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16576-0</t>
+    <t>В курсе рассматриваются общее понятие интеллектуальной собственности, авторское право и его источники, объекты авторских и смежных прав, права авторов и иных лиц, смежные права, передача имущественного права, наследование исключительных прав, договоры в праве интеллектуальной собственности. Самостоятельное значение имеют также институты защиты авторских и смежных прав и ответственности за нарушение законодательства об интеллектуальной собственности. Кроме того, отдельные темы посвящены вопросам патентного права и средствам индивидуализации участников гражданского оборота, а также товаров, работ и услуг. Для студентов, обучающихся по юридическим специальностям, и преподавателей высших юридических учебных заведений, школ дизайна, для тех, кто занимается вопросами правового регулирования результатов интеллектуальной деятельности, а также для широкого круга читателей, интересующихся вопросами интеллектуальной собственности.</t>
+  </si>
+  <si>
+    <t>978-5-534-22066-7</t>
   </si>
   <si>
     <t>20.09.2023</t>
   </si>
   <si>
     <t>ПРАВО ИНТЕЛЛЕКТУАЛЬНОЙ СОБСТВЕННОСТИ ДЛЯ НЕЮРИДИЧЕСКИХ СПЕЦИАЛЬНОСТЕЙ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-17966-8</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ СЕЛЬСКОГО, ЛЕСНОГО И РЫБНОГО ХОЗЯЙСТВА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Боголюбов С. А., Позднякова Е. А.</t>
   </si>
   <si>
     <t>В учебном курсе излагаются законодательные требования, приводятся примеры из жизни, наглядные схемы, рекомендуемая литература, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. В правовые основы природопользования и охраны окружающей среды входят способы их информационного обеспечения, методы экологического аудита, нормирования, сертификации, оценка воздействия проектов на окружающую среду, экологическая экспертиза, объявление отдельных территорий зонами экологического неблагополучия.</t>
   </si>
   <si>
     <t>978-5-534-17929-3</t>
   </si>
   <si>
-    <t>ПРАВОВЫЕ ОСНОВЫ ПРИРОДОПОЛЬЗОВАНИЯ И ОХРАНЫ ОКРУЖАЮЩЕЙ СРЕДЫ 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...2 lines deleted...]
-    <t>978-5-534-17928-6</t>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>ПРАВОВЫЕ ОСНОВЫ ПРИРОДОПОЛЬЗОВАНИЯ И ОХРАНЫ ОКРУЖАЮЩЕЙ СРЕДЫ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>В учебном курсе излагаются законодательные требования, приводятся примеры, наглядные схемы, сведения об организации рационального земле-, недро-, лесо-, водопользования, охране животного мира и атмосферного воздуха. Рассматриваются актуальные вопросы экономико-правовой системы и организационно-правового механизма регулирования природопользования и охраны окружающей среды, а также уровень реализации экологических прав и обязанностей физических, юридических лиц, государства и его должностных лиц, формы юридической ответственности за экологические правонарушения. Содержание курса актуализировано в соответствии с действующим законодательством. Для преподавателей и студентов высших учебных заведений, а также всех, кто интересуется вопросами экологического права.</t>
+  </si>
+  <si>
+    <t>978-5-534-22055-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -660,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtorskoe-pravo-583234" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583279" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583549" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/intellektualnaya-sobstvennost-590541" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-intellektualnoy-sobstvennosti-583224" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-intellektualnoy-sobstvennosti-dlya-neyuridicheskih-specialnostey-589496" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-oblasti-selskogo-lesnogo-i-rybnogo-hozyaystva-584043" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-prirodopolzovaniya-i-ohrany-okruzhayuschey-sredy-583233" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtorskoe-pravo-583234" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583279" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-kratkiy-kurs-583549" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/intellektualnaya-sobstvennost-590541" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-intellektualnoy-sobstvennosti-600707" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-intellektualnoy-sobstvennosti-dlya-neyuridicheskih-specialnostey-589496" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-v-oblasti-selskogo-lesnogo-i-rybnogo-hozyaystva-584043" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovye-osnovy-prirodopolzovaniya-i-ohrany-okruzhayuschey-sredy-600682" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1165,115 +1171,115 @@
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.514</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>583224</v>
+        <v>600707</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>377</v>
+        <v>426</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1979.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2179.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.577</v>
+        <v>0.636</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589496</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
@@ -1375,115 +1381,115 @@
         <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.701</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>583233</v>
+        <v>600682</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>479</v>
+        <v>430</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2449.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2689.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.701</v>
+        <v>0.641</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>