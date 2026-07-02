--- v4 (2026-05-14)
+++ v5 (2026-07-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>14.05.2026</t>
+    <t>02.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>12.07.2016</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ГЕОМЕТРИЯ 40-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Привалов И. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Геометрия, топология</t>
   </si>
   <si>
-    <t>В настоящем издании изложены теоретические основы по курсу «Аналитическая геометрия». Учебный материал четко систематизирован и написан в доступной для понимания форме. Учебник состоит из двух частей: «Аналитическая геометрия на плоскости» и «Аналитическая геометрия в пространстве». В первой части исследуются плоские геометрически формы средствами алгебры, основанными на применении координат, во второй пространственные геометрические формы. В учебнике приводятся необходимые сведения из векторной алгебры. В конце каждой главы имеются упражнения для самостоятельной работы, в конце книги ответы и указания к решениям этих упражнений. Данный учебник хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
+    <t>В настоящем издании изложены теоретические основы по курсу «Аналитическая геометрия». Учебный материал четко систематизирован и написан в доступной для понимания форме. Учебник состоит из двух частей: «Аналитическая геометрия на плоскости» и «Аналитическая геометрия в пространстве». В первой части исследуются плоские геометрически формы средствами алгебры, основанными на применении координат, во второй пространственные геометрические формы. В конце каждой главы имеются упражнения для самостоятельной работы, в конце книги ответы и указания к решениям этих упражнений. Данный учебник хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01262-0</t>
   </si>
   <si>
     <t>22.151.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ГЕОМЕТРИЯ 40-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-9916-8774-4</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>22.161.5я73</t>
   </si>
   <si>
     <t>21.07.2016</t>
   </si>
   <si>
     <t>ИНТЕГРАЛЬНЫЕ УРАВНЕНИЯ 4-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящая книга представляет собой систематический курс теории интегральных уравнений, в котором особое внимание уделено теории и подробно развиты применения к краевым задачам математической физики. Этот курс будет полезным руководством для физико-математических факультетов университетов, а также желающих познакомиться с теорией интегральных уравнений.</t>
   </si>
   <si>
     <t>978-5-534-01552-2</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>26.11.2015</t>
   </si>
   <si>
     <t>РЯДЫ ФУРЬЕ 5-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Вниманию читателей предлагается книга выдающегося советского математика, члена-корреспондента АН СССР И. И. Привалова (1891—1941), в которой представлено изложение классической теории тригонометрических рядов Фурье и некоторых ее приложений к отдельным задачам математической физики и теории упругости. Рассматривается проблема суммирования рядов Фурье методом среднеарифметических Фейера, исследуется вопрос о сходимости рядов Фурье, в том числе двойных рядов; описывается интегрирование и дифференцирование рядов Фурье. В приложении приведен краткий обзор теории почти периодических функций. В настоящем издании подвергнуто переработке изложение вопроса о сходимости рядов Фурье, которое проведено без использования интегральной формулы Дирихле и теоремы Фейера.</t>
+    <t>Вниманию читателей предлагается книга выдающегося советского математика, члена-корреспондента АН СССР И. И. Привалова (1891-1941), в которой представлено изложение классической теории тригонометрических рядов Фурье и некоторых ее приложений к отдельным задачам математической физики и теории упругости. Рассматривается проблема суммирования рядов Фурье методом среднеарифметических Фейера, исследуется вопрос о сходимости рядов Фурье, в том числе двойных рядов; описывается интегрирование и дифференцирование рядов Фурье. В приложении приведен краткий обзор теории почти периодических функций. В настоящем издании подвергнуто переработке изложение вопроса о сходимости рядов Фурье, которое проведено без использования интегральной формулы Дирихле и теоремы Фейера. Книга рекомендуется широкому кругу математиков - научным работникам, аспирантам, студентам, преподавателям вузов.</t>
   </si>
   <si>
     <t>978-5-534-03203-1</t>
   </si>
   <si>
     <t>22.161 22.162 22.1я73</t>
   </si>
   <si>
     <t>15.05.2017</t>
   </si>
   <si>
     <t>СУБГАРМОНИЧЕСКИЕ ФУНКЦИИ</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
     <t>В книге собраны лекции советского математика И. И. Привалова. В ней изложены теории субгармонических функций, рассмотрены методы максимума и гармонической мажоранты, показаны свойства субгармонических функций, а также формулы для изображения субгармонической функции.</t>
   </si>
   <si>
     <t>978-5-534-04527-7</t>
   </si>