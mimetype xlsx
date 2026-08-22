--- v5 (2026-07-02)
+++ v6 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>02.07.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>